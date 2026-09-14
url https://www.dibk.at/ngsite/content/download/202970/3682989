--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -306,51 +306,51 @@
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>T</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="003010E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-AT"/>
                               </w:rPr>
                               <w:t>el</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="003010E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-AT"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. 05672/64930   </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3B62DD28" w14:textId="77777777" w:rsidR="00A44AE7" w:rsidRDefault="008B6D0B">
+                          <w:p w14:paraId="3B62DD28" w14:textId="77777777" w:rsidR="00A44AE7" w:rsidRDefault="00D37693">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:hyperlink r:id="rId12" w:history="1">
                               <w:r w:rsidR="0041461B">
                                 <w:t>pfarre.waengle@dibk.at</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="5ACB1CB9" w14:textId="77777777" w:rsidR="00A44AE7" w:rsidRDefault="0041461B">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="it-IT"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="it-IT"/>
@@ -648,64 +648,64 @@
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="100"/>
           <w:szCs w:val="100"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE2485">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="100"/>
           <w:szCs w:val="100"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonntagsgruß</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B86089E" w14:textId="77777777" w:rsidR="005249B3" w:rsidRPr="00121D84" w:rsidRDefault="005249B3" w:rsidP="00DE2485">
+    <w:p w14:paraId="2B86089E" w14:textId="77777777" w:rsidR="005249B3" w:rsidRPr="008B63AE" w:rsidRDefault="005249B3" w:rsidP="00DE2485">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="345"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="338BED74" w14:textId="05DDA4D5" w:rsidR="00A44AE7" w:rsidRPr="00B65EBA" w:rsidRDefault="00596A47" w:rsidP="007D06E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="345"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -891,51 +891,70 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>09.00</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D6F1CF2" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AB63BF7" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRPr="0082316B" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
+          <w:p w14:paraId="4AB63BF7" w14:textId="7B98E21A" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3327039F" w14:textId="77777777" w:rsidR="008D2DE4" w:rsidRPr="0082316B" w:rsidRDefault="008D2DE4" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C275A95" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1023,51 +1042,70 @@
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wängle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="63D8605E" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EF5E1E4" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRPr="0082316B" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
+          <w:p w14:paraId="7EF5E1E4" w14:textId="2E3F9CF4" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5975144E" w14:textId="77777777" w:rsidR="008D2DE4" w:rsidRPr="0082316B" w:rsidRDefault="008D2DE4" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39E7EFAC" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1208,86 +1246,113 @@
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071B38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>mit Kräutersegnung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21661512" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRPr="0082316B" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
+          <w:p w14:paraId="21661512" w14:textId="73E8ACD6" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0082316B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>musikal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0082316B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>. Gest. Frauensingkreis Höfen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403B7E23" w14:textId="4562C9E0" w:rsidR="008D2DE4" w:rsidRPr="008D2DE4" w:rsidRDefault="008D2DE4" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D2DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Caritas-August-Sammlung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6443243D" w14:textId="77777777" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AEBF843" w14:textId="7ED21AB0" w:rsidR="00F73AD7" w:rsidRPr="006244C8" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2904,118 +2969,282 @@
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F73AD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DB22CE7" w14:textId="2F0445C1" w:rsidR="00F73AD7" w:rsidRPr="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7DB22CE7" w14:textId="043D543B" w:rsidR="00F73AD7" w:rsidRPr="008B63AE" w:rsidRDefault="008B63AE" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008B63AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="377193FA" w14:textId="5DC6CF1C" w:rsidR="00F73AD7" w:rsidRPr="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="377193FA" w14:textId="242775AB" w:rsidR="00F73AD7" w:rsidRPr="008B63AE" w:rsidRDefault="008B63AE" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008B63AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kapelle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B63AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Winkl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5203" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B46B39E" w14:textId="2AF395CE" w:rsidR="00F73AD7" w:rsidRPr="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="402FD1C5" w14:textId="1E850AB6" w:rsidR="00F73AD7" w:rsidRDefault="008B63AE" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Heilige Messe -</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5EEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Patrozinium Maria Königin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6675B7D0" w14:textId="77777777" w:rsidR="008B63AE" w:rsidRPr="008B63AE" w:rsidRDefault="008B63AE" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="776D7643" w14:textId="77777777" w:rsidR="008B63AE" w:rsidRDefault="008B63AE" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B63AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gebtesanliegen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B63AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B46B39E" w14:textId="6BD76EEA" w:rsidR="008B63AE" w:rsidRPr="008B63AE" w:rsidRDefault="008B63AE" w:rsidP="00F73AD7">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Verstorbene vom </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Winkl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F73AD7" w:rsidRPr="000E6E72" w14:paraId="3DB70014" w14:textId="77777777" w:rsidTr="00F73AD7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="724EAB82" w14:textId="5B7C51C7" w:rsidR="00F73AD7" w:rsidRDefault="00F73AD7" w:rsidP="00F73AD7">
             <w:pPr>
               <w:pBdr>
@@ -3931,437 +4160,424 @@
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rosenkranz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="05C4AF71" w14:textId="77777777" w:rsidR="006244C8" w:rsidRDefault="006244C8" w:rsidP="009F0A46">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19A7E80F" w14:textId="1547CC16" w:rsidR="009F0A46" w:rsidRPr="00C3706F" w:rsidRDefault="009F0A46" w:rsidP="00121D84">
+    <w:p w14:paraId="19A7E80F" w14:textId="1547CC16" w:rsidR="009F0A46" w:rsidRPr="008B63AE" w:rsidRDefault="009F0A46" w:rsidP="00121D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3706F">
+      <w:r w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Seelsorgeraumbüro Region Reutte in Breitenwang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597E37DA" w14:textId="77777777" w:rsidR="009F0A46" w:rsidRPr="00C3706F" w:rsidRDefault="009F0A46" w:rsidP="00121D84">
-[...119 lines deleted...]
-    <w:p w14:paraId="407EC975" w14:textId="77777777" w:rsidR="00127002" w:rsidRDefault="00127002" w:rsidP="00121D84">
+    <w:p w14:paraId="597E37DA" w14:textId="77777777" w:rsidR="009F0A46" w:rsidRPr="008B63AE" w:rsidRDefault="009F0A46" w:rsidP="00121D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Planseestrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49, Telefon 05672/62476</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6FC3B0B8" w14:textId="77777777" w:rsidR="004C268F" w:rsidRPr="00C3706F" w:rsidRDefault="00843B26" w:rsidP="00121D84">
+    <w:p w14:paraId="5A318D12" w14:textId="74CBDAFD" w:rsidR="009F0A46" w:rsidRPr="008B63AE" w:rsidRDefault="009F0A46" w:rsidP="00121D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5C0B" w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sr.reutte@dibk.at</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1795DA9A" w14:textId="77777777" w:rsidR="00C3706F" w:rsidRPr="008B63AE" w:rsidRDefault="00C3706F" w:rsidP="00121D84">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In den Sommerferien ist unser Seelsorgeraumbüro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF00FE6" w14:textId="4B1E3EFC" w:rsidR="00C3706F" w:rsidRPr="008B63AE" w:rsidRDefault="00C3706F" w:rsidP="00121D84">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dienstag und Freitag von 9.00 – 11.00 Uhr geöffnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407EC975" w14:textId="77777777" w:rsidR="00127002" w:rsidRPr="008B63AE" w:rsidRDefault="00127002" w:rsidP="00121D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC3B0B8" w14:textId="77777777" w:rsidR="004C268F" w:rsidRPr="008B63AE" w:rsidRDefault="00843B26" w:rsidP="00121D84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Für seelsorgliche Gespräche steht</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0A46" w:rsidRPr="008B63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diakon Patrick Gleffe am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C177F56" w14:textId="6B5312E0" w:rsidR="00121D84" w:rsidRDefault="009F0A46" w:rsidP="00121D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3706F">
+      <w:r w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Für seelsorgliche Gespräche steht</w:t>
+        <w:t xml:space="preserve">Mittwoch von 17 – 19 Uhr </w:t>
       </w:r>
-      <w:r w:rsidR="009F0A46" w:rsidRPr="00C3706F">
+      <w:r w:rsidR="00843B26" w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diakon Patrick Gleffe am</w:t>
+        <w:t>im Pfarrbüro</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00AE5C0B" w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AE5C0B" w:rsidRPr="00C3706F">
+      <w:r w:rsidR="00AE5C0B" w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wängle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AE5C0B" w:rsidRPr="00C3706F">
+      <w:r w:rsidR="00AE5C0B" w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00843B26" w:rsidRPr="00C3706F">
+      <w:r w:rsidR="00843B26" w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zur Verfügung</w:t>
       </w:r>
-      <w:r w:rsidR="00AE5C0B" w:rsidRPr="00C3706F">
+      <w:r w:rsidR="00AE5C0B" w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C177F56" w14:textId="77777777" w:rsidR="00121D84" w:rsidRDefault="00121D84" w:rsidP="00121D84">
-[...12 lines deleted...]
-    <w:p w14:paraId="48893CD3" w14:textId="626328C7" w:rsidR="00121D84" w:rsidRPr="00C3706F" w:rsidRDefault="00121D84" w:rsidP="00121D84">
+    <w:p w14:paraId="48893CD3" w14:textId="69EBFEA3" w:rsidR="00121D84" w:rsidRPr="008B63AE" w:rsidRDefault="00121D84" w:rsidP="00121D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00867D43">
+      <w:r w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>E-Mail-Adresse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00867D43">
+      <w:r w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00867D43">
+        <w:r w:rsidRPr="008B63AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:lang w:val="de-AT"/>
           </w:rPr>
           <w:t>pfarre.waengle@dibk.at</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00867D43">
+      <w:r w:rsidRPr="008B63AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , Website: </w:t>
+        <w:t xml:space="preserve">, Website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00867D43">
+        <w:r w:rsidRPr="008B63AE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0070C0"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="none"/>
             <w:lang w:val="de-AT"/>
           </w:rPr>
           <w:t>https://www.dibk.at/Media/Pfarren/Waengle-SR-Region-Reutte</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00121D84" w:rsidRPr="00C3706F" w:rsidSect="00115C15">
+    <w:sectPr w:rsidR="00121D84" w:rsidRPr="008B63AE" w:rsidSect="00115C15">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="745132A3" w14:textId="77777777" w:rsidR="008B6D0B" w:rsidRDefault="008B6D0B">
+    <w:p w14:paraId="40E43A52" w14:textId="77777777" w:rsidR="00D37693" w:rsidRDefault="00D37693">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="191D9A97" w14:textId="77777777" w:rsidR="008B6D0B" w:rsidRDefault="008B6D0B">
+    <w:p w14:paraId="66653431" w14:textId="77777777" w:rsidR="00D37693" w:rsidRDefault="00D37693">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4393,64 +4609,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17B5B366" w14:textId="77777777" w:rsidR="008B6D0B" w:rsidRDefault="008B6D0B">
+    <w:p w14:paraId="2BD00E01" w14:textId="77777777" w:rsidR="00D37693" w:rsidRDefault="00D37693">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D953248" w14:textId="77777777" w:rsidR="008B6D0B" w:rsidRDefault="008B6D0B">
+    <w:p w14:paraId="4B0C4DC6" w14:textId="77777777" w:rsidR="00D37693" w:rsidRDefault="00D37693">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005B4848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F567B1A"/>
     <w:lvl w:ilvl="0" w:tplc="56C07EF6">
       <w:start w:val="19"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7110,50 +7326,51 @@
     <w:rsid w:val="001A7790"/>
     <w:rsid w:val="001A7B89"/>
     <w:rsid w:val="001B05EB"/>
     <w:rsid w:val="001B0627"/>
     <w:rsid w:val="001B06B7"/>
     <w:rsid w:val="001B16E5"/>
     <w:rsid w:val="001B1B6C"/>
     <w:rsid w:val="001B2B02"/>
     <w:rsid w:val="001B3240"/>
     <w:rsid w:val="001B416A"/>
     <w:rsid w:val="001B4528"/>
     <w:rsid w:val="001B4C97"/>
     <w:rsid w:val="001B6CCE"/>
     <w:rsid w:val="001C19BF"/>
     <w:rsid w:val="001C1E28"/>
     <w:rsid w:val="001C7811"/>
     <w:rsid w:val="001C7E98"/>
     <w:rsid w:val="001D08CE"/>
     <w:rsid w:val="001D1337"/>
     <w:rsid w:val="001D23F9"/>
     <w:rsid w:val="001D2EA0"/>
     <w:rsid w:val="001D3289"/>
     <w:rsid w:val="001D43A4"/>
     <w:rsid w:val="001D4A79"/>
     <w:rsid w:val="001D5A82"/>
+    <w:rsid w:val="001D60EB"/>
     <w:rsid w:val="001D6114"/>
     <w:rsid w:val="001D6806"/>
     <w:rsid w:val="001E1BA2"/>
     <w:rsid w:val="001E2450"/>
     <w:rsid w:val="001E26DE"/>
     <w:rsid w:val="001E5CD1"/>
     <w:rsid w:val="001E7947"/>
     <w:rsid w:val="001E79F6"/>
     <w:rsid w:val="001F0C47"/>
     <w:rsid w:val="001F4692"/>
     <w:rsid w:val="001F50EF"/>
     <w:rsid w:val="001F67D3"/>
     <w:rsid w:val="001F74B2"/>
     <w:rsid w:val="0020004B"/>
     <w:rsid w:val="00200350"/>
     <w:rsid w:val="0020073E"/>
     <w:rsid w:val="00200F20"/>
     <w:rsid w:val="002016AC"/>
     <w:rsid w:val="0020174D"/>
     <w:rsid w:val="00201C3F"/>
     <w:rsid w:val="00203F1F"/>
     <w:rsid w:val="002044FD"/>
     <w:rsid w:val="002051F7"/>
     <w:rsid w:val="00205D2E"/>
     <w:rsid w:val="00205D70"/>
@@ -8020,71 +8237,74 @@
     <w:rsid w:val="0086749C"/>
     <w:rsid w:val="00867BE1"/>
     <w:rsid w:val="00870527"/>
     <w:rsid w:val="0087064B"/>
     <w:rsid w:val="008739B3"/>
     <w:rsid w:val="00874295"/>
     <w:rsid w:val="00874601"/>
     <w:rsid w:val="008753E4"/>
     <w:rsid w:val="0087692F"/>
     <w:rsid w:val="00877098"/>
     <w:rsid w:val="00877AF1"/>
     <w:rsid w:val="00877EBC"/>
     <w:rsid w:val="008825D3"/>
     <w:rsid w:val="00882BBC"/>
     <w:rsid w:val="00883325"/>
     <w:rsid w:val="00884C87"/>
     <w:rsid w:val="008858B9"/>
     <w:rsid w:val="008869D4"/>
     <w:rsid w:val="00887374"/>
     <w:rsid w:val="0089235F"/>
     <w:rsid w:val="00892D42"/>
     <w:rsid w:val="00894529"/>
     <w:rsid w:val="00896580"/>
     <w:rsid w:val="008A3331"/>
     <w:rsid w:val="008A442C"/>
+    <w:rsid w:val="008A6CCA"/>
     <w:rsid w:val="008A6E8D"/>
     <w:rsid w:val="008A7DAE"/>
     <w:rsid w:val="008B0B91"/>
     <w:rsid w:val="008B1C87"/>
     <w:rsid w:val="008B4264"/>
     <w:rsid w:val="008B4834"/>
+    <w:rsid w:val="008B63AE"/>
     <w:rsid w:val="008B679C"/>
     <w:rsid w:val="008B6D0B"/>
     <w:rsid w:val="008B6FE9"/>
     <w:rsid w:val="008B7CE1"/>
     <w:rsid w:val="008C03C5"/>
     <w:rsid w:val="008C04BB"/>
     <w:rsid w:val="008C3006"/>
     <w:rsid w:val="008C345A"/>
     <w:rsid w:val="008C35B8"/>
     <w:rsid w:val="008C42B4"/>
     <w:rsid w:val="008C607D"/>
     <w:rsid w:val="008C6B4F"/>
     <w:rsid w:val="008C6F28"/>
     <w:rsid w:val="008D16CF"/>
     <w:rsid w:val="008D2154"/>
+    <w:rsid w:val="008D2DE4"/>
     <w:rsid w:val="008D3860"/>
     <w:rsid w:val="008D3909"/>
     <w:rsid w:val="008D3B92"/>
     <w:rsid w:val="008D74A0"/>
     <w:rsid w:val="008E054C"/>
     <w:rsid w:val="008E05B6"/>
     <w:rsid w:val="008E3991"/>
     <w:rsid w:val="008E3A3F"/>
     <w:rsid w:val="008E47F7"/>
     <w:rsid w:val="008E563E"/>
     <w:rsid w:val="008F5502"/>
     <w:rsid w:val="008F74ED"/>
     <w:rsid w:val="009015C9"/>
     <w:rsid w:val="0090359D"/>
     <w:rsid w:val="00903A74"/>
     <w:rsid w:val="00904907"/>
     <w:rsid w:val="00904DE7"/>
     <w:rsid w:val="00906550"/>
     <w:rsid w:val="0091000A"/>
     <w:rsid w:val="00911114"/>
     <w:rsid w:val="00911A1A"/>
     <w:rsid w:val="00913048"/>
     <w:rsid w:val="00914B46"/>
     <w:rsid w:val="009158CF"/>
     <w:rsid w:val="009174C7"/>
@@ -8464,50 +8684,51 @@
     <w:rsid w:val="00BC1364"/>
     <w:rsid w:val="00BC22D6"/>
     <w:rsid w:val="00BC2F0C"/>
     <w:rsid w:val="00BC3150"/>
     <w:rsid w:val="00BC3638"/>
     <w:rsid w:val="00BC56E5"/>
     <w:rsid w:val="00BC74BC"/>
     <w:rsid w:val="00BC76EB"/>
     <w:rsid w:val="00BD13D9"/>
     <w:rsid w:val="00BD2B30"/>
     <w:rsid w:val="00BD3C33"/>
     <w:rsid w:val="00BD4C6E"/>
     <w:rsid w:val="00BD5CBE"/>
     <w:rsid w:val="00BD6286"/>
     <w:rsid w:val="00BE05B3"/>
     <w:rsid w:val="00BE0BD3"/>
     <w:rsid w:val="00BE15A6"/>
     <w:rsid w:val="00BE2442"/>
     <w:rsid w:val="00BE30B0"/>
     <w:rsid w:val="00BE60F2"/>
     <w:rsid w:val="00BF0D69"/>
     <w:rsid w:val="00BF1290"/>
     <w:rsid w:val="00BF2424"/>
     <w:rsid w:val="00BF3FC6"/>
     <w:rsid w:val="00BF4846"/>
+    <w:rsid w:val="00BF5EEB"/>
     <w:rsid w:val="00BF6459"/>
     <w:rsid w:val="00BF64B0"/>
     <w:rsid w:val="00BF775B"/>
     <w:rsid w:val="00BF7E5D"/>
     <w:rsid w:val="00C00078"/>
     <w:rsid w:val="00C0181B"/>
     <w:rsid w:val="00C03BB0"/>
     <w:rsid w:val="00C03F3D"/>
     <w:rsid w:val="00C0481E"/>
     <w:rsid w:val="00C06326"/>
     <w:rsid w:val="00C063BE"/>
     <w:rsid w:val="00C06A08"/>
     <w:rsid w:val="00C1058F"/>
     <w:rsid w:val="00C107F4"/>
     <w:rsid w:val="00C11314"/>
     <w:rsid w:val="00C11CDF"/>
     <w:rsid w:val="00C12C4D"/>
     <w:rsid w:val="00C1373C"/>
     <w:rsid w:val="00C13B2A"/>
     <w:rsid w:val="00C1436D"/>
     <w:rsid w:val="00C14B99"/>
     <w:rsid w:val="00C16509"/>
     <w:rsid w:val="00C16FC3"/>
     <w:rsid w:val="00C17063"/>
     <w:rsid w:val="00C17F91"/>
@@ -8632,50 +8853,51 @@
     <w:rsid w:val="00D07C43"/>
     <w:rsid w:val="00D11248"/>
     <w:rsid w:val="00D1129A"/>
     <w:rsid w:val="00D11607"/>
     <w:rsid w:val="00D12DE4"/>
     <w:rsid w:val="00D12F69"/>
     <w:rsid w:val="00D12FBA"/>
     <w:rsid w:val="00D133AF"/>
     <w:rsid w:val="00D1397A"/>
     <w:rsid w:val="00D13E5E"/>
     <w:rsid w:val="00D1430E"/>
     <w:rsid w:val="00D16A38"/>
     <w:rsid w:val="00D1746B"/>
     <w:rsid w:val="00D2162B"/>
     <w:rsid w:val="00D23721"/>
     <w:rsid w:val="00D265F8"/>
     <w:rsid w:val="00D266CD"/>
     <w:rsid w:val="00D3045F"/>
     <w:rsid w:val="00D3105F"/>
     <w:rsid w:val="00D31AF7"/>
     <w:rsid w:val="00D32D3A"/>
     <w:rsid w:val="00D33B49"/>
     <w:rsid w:val="00D34CCD"/>
     <w:rsid w:val="00D35562"/>
     <w:rsid w:val="00D369A7"/>
+    <w:rsid w:val="00D37693"/>
     <w:rsid w:val="00D403C7"/>
     <w:rsid w:val="00D403E3"/>
     <w:rsid w:val="00D432AB"/>
     <w:rsid w:val="00D43FBA"/>
     <w:rsid w:val="00D44ED6"/>
     <w:rsid w:val="00D44F5C"/>
     <w:rsid w:val="00D468BB"/>
     <w:rsid w:val="00D4779F"/>
     <w:rsid w:val="00D50A88"/>
     <w:rsid w:val="00D53419"/>
     <w:rsid w:val="00D537F5"/>
     <w:rsid w:val="00D53913"/>
     <w:rsid w:val="00D53D68"/>
     <w:rsid w:val="00D54DC5"/>
     <w:rsid w:val="00D56406"/>
     <w:rsid w:val="00D57438"/>
     <w:rsid w:val="00D57B90"/>
     <w:rsid w:val="00D6116A"/>
     <w:rsid w:val="00D612D9"/>
     <w:rsid w:val="00D61991"/>
     <w:rsid w:val="00D628F6"/>
     <w:rsid w:val="00D62AD7"/>
     <w:rsid w:val="00D63491"/>
     <w:rsid w:val="00D64D05"/>
     <w:rsid w:val="00D65A39"/>
@@ -9457,50 +9679,51 @@
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -10077,69 +10300,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B10D2FA2-3BB4-4307-9197-6BB7C4738EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>323</Words>
-  <Characters>2037</Characters>
+  <Words>340</Words>
+  <Characters>2144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2356</CharactersWithSpaces>
+  <CharactersWithSpaces>2480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrick Gleffe</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>