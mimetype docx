--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1BC45943" w14:textId="50CDDCDD" w:rsidR="00E95EA4" w:rsidRPr="005249B3" w:rsidRDefault="00882BBC" w:rsidP="003C396F">
+    <w:p w14:paraId="1BC45943" w14:textId="42A5BD2A" w:rsidR="00E95EA4" w:rsidRPr="005249B3" w:rsidRDefault="00882BBC" w:rsidP="003C396F">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60CF08BB" wp14:editId="62AFB4FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>16510</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -306,51 +307,51 @@
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>T</w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="003010E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-AT"/>
                               </w:rPr>
                               <w:t>el</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="003010E4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="de-AT"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. 05672/64930   </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3B62DD28" w14:textId="77777777" w:rsidR="00A44AE7" w:rsidRDefault="006D2CDE">
+                          <w:p w14:paraId="3B62DD28" w14:textId="77777777" w:rsidR="00A44AE7" w:rsidRDefault="00395C93">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:hyperlink r:id="rId12" w:history="1">
                               <w:r w:rsidR="0041461B">
                                 <w:t>pfarre.waengle@dibk.at</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="5ACB1CB9" w14:textId="77777777" w:rsidR="00A44AE7" w:rsidRDefault="0041461B">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="it-IT"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:val="it-IT"/>
@@ -585,51 +586,51 @@
       <w:r w:rsidR="00712383">
         <w:rPr>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D71D9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk112402147"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk123806586"/>
       <w:r w:rsidR="0041461B">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r w:rsidR="0041461B" w:rsidRPr="003C396F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">              </w:t>
+        <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A08133" w14:textId="41AD48D9" w:rsidR="00A44AE7" w:rsidRPr="003C396F" w:rsidRDefault="0041461B" w:rsidP="003C396F">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C396F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352C0653" w14:textId="2C1E8FF9" w:rsidR="00A85CE5" w:rsidRDefault="0041461B" w:rsidP="00DE2485">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="345"/>
@@ -637,64 +638,64 @@
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="100"/>
           <w:szCs w:val="100"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE2485">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="100"/>
           <w:szCs w:val="100"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonntagsgruß</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B86089E" w14:textId="77777777" w:rsidR="005249B3" w:rsidRPr="00391C58" w:rsidRDefault="005249B3" w:rsidP="00DE2485">
+    <w:p w14:paraId="2B86089E" w14:textId="77777777" w:rsidR="005249B3" w:rsidRPr="008759EF" w:rsidRDefault="005249B3" w:rsidP="00DE2485">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="345"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
-          <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="338BED74" w14:textId="05DDA4D5" w:rsidR="00A44AE7" w:rsidRPr="00B65EBA" w:rsidRDefault="00596A47" w:rsidP="007D06E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="345"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -825,124 +826,169 @@
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D4512B4" w14:textId="1A4FEB00" w:rsidR="00F61E77" w:rsidRPr="00DE3048" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4D4512B4" w14:textId="2E5E5843" w:rsidR="00F61E77" w:rsidRPr="00AF006D" w:rsidRDefault="00AF006D" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AF006D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="275A1AEA" w14:textId="2D831F2E" w:rsidR="00F61E77" w:rsidRPr="00596548" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="275A1AEA" w14:textId="6D394C9E" w:rsidR="00F61E77" w:rsidRPr="00AF006D" w:rsidRDefault="00AF006D" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF006D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Höfen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5345" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AEBF843" w14:textId="0C0EC408" w:rsidR="00F61E77" w:rsidRPr="006244C8" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="03FB8CB0" w14:textId="77777777" w:rsidR="00AF006D" w:rsidRPr="00AF006D" w:rsidRDefault="00AF006D" w:rsidP="00AF006D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="de-DE"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF006D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Wortgottesdienst</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEBF843" w14:textId="2A7447B2" w:rsidR="00F61E77" w:rsidRPr="00130B35" w:rsidRDefault="00AF006D" w:rsidP="00130B35">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00130B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mit Kommunionfeier</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F61E77" w:rsidRPr="00BE2442" w14:paraId="2BFAF205" w14:textId="77777777" w:rsidTr="002610CE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="892"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5500425A" w14:textId="77777777" w:rsidR="00F61E77" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
@@ -1169,127 +1215,127 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34B37356" w14:textId="77777777" w:rsidR="00F61E77" w:rsidRPr="007B7587" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
+          <w:p w14:paraId="635C6DE7" w14:textId="1277C3A3" w:rsidR="00F61E77" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="635C6DE7" w14:textId="1277C3A3" w:rsidR="00F61E77" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
+          <w:p w14:paraId="1799124B" w14:textId="665F850F" w:rsidR="00A66368" w:rsidRPr="008759EF" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79808B07" w14:textId="5362920A" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1799124B" w14:textId="665F850F" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
+          <w:p w14:paraId="07896546" w14:textId="5283D681" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79808B07" w14:textId="5362920A" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
-[...18 lines deleted...]
-          <w:p w14:paraId="07896546" w14:textId="77777777" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
+          <w:p w14:paraId="26C8E67C" w14:textId="77777777" w:rsidR="008759EF" w:rsidRDefault="008759EF" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BF11194" w14:textId="77777777" w:rsidR="00F61E77" w:rsidRPr="007B7587" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1360,127 +1406,127 @@
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wängle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="532A717D" w14:textId="77777777" w:rsidR="00F61E77" w:rsidRPr="007B7587" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
+          <w:p w14:paraId="1E50B608" w14:textId="36DCA4F9" w:rsidR="00F61E77" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E50B608" w14:textId="36DCA4F9" w:rsidR="00F61E77" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
+          <w:p w14:paraId="49B1A951" w14:textId="3FB95F7E" w:rsidR="00A66368" w:rsidRPr="008759EF" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45914129" w14:textId="707D9A4F" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49B1A951" w14:textId="3FB95F7E" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
+          <w:p w14:paraId="1D95AF6E" w14:textId="0414025B" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45914129" w14:textId="707D9A4F" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
-[...18 lines deleted...]
-          <w:p w14:paraId="1D95AF6E" w14:textId="77777777" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00F61E77">
+          <w:p w14:paraId="0EAB08F8" w14:textId="77777777" w:rsidR="008759EF" w:rsidRDefault="008759EF" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="196420C8" w14:textId="77777777" w:rsidR="00F61E77" w:rsidRPr="007B7587" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1621,163 +1667,163 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008651B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wängle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008651B4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> und Lechaschau)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561E298E" w14:textId="6696D862" w:rsidR="00F61E77" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
+          <w:p w14:paraId="43F82435" w14:textId="2191E1B8" w:rsidR="00C84C93" w:rsidRPr="008759EF" w:rsidRDefault="00C84C93" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1029C869" w14:textId="77777777" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00A66368">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Caritas-August-Sammlung</w:t>
-[...43 lines deleted...]
-              </w:rPr>
               <w:t>Gebetsanliegen:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DFA0FE7" w14:textId="77777777" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00A66368">
+          <w:p w14:paraId="2DFA0FE7" w14:textId="29ACED51" w:rsidR="00A66368" w:rsidRDefault="00A66368" w:rsidP="00A66368">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">- Emil und Lydia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Storf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6A18F54B" w14:textId="5F4563D6" w:rsidR="008759EF" w:rsidRDefault="008759EF" w:rsidP="00A66368">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>- des Hl. Antonius, verstorbene Eltern und Paula</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5E2D0945" w14:textId="77777777" w:rsidR="00F61E77" w:rsidRPr="00D7146A" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EDD5462" w14:textId="00C9905C" w:rsidR="00F61E77" w:rsidRPr="00BE2442" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2955,83 +3001,108 @@
           </w:p>
           <w:p w14:paraId="0277A19A" w14:textId="77777777" w:rsidR="00071B38" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>mit Kräutersegnung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB92855" w14:textId="2B54E0E1" w:rsidR="0082316B" w:rsidRPr="00631D17" w:rsidRDefault="0082316B" w:rsidP="0082316B">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="2B060403" w14:textId="77777777" w:rsidR="0082316B" w:rsidRDefault="0082316B" w:rsidP="0082316B">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0082316B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>musikal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0082316B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>. Gest. Frauensingkreis Höfen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB92855" w14:textId="650270C4" w:rsidR="008759EF" w:rsidRPr="00631D17" w:rsidRDefault="008759EF" w:rsidP="008759EF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008759EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Caritas-August-Sammlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F61E77" w:rsidRPr="000E6E72" w14:paraId="0265670E" w14:textId="77777777" w:rsidTr="002610CE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1F363B7C" w14:textId="77777777" w:rsidR="00F61E77" w:rsidRPr="00F61E77" w:rsidRDefault="00F61E77" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -3182,51 +3253,70 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E8C8218" w14:textId="5C9BABA0" w:rsidR="00071B38" w:rsidRPr="0082316B" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B13F49C" w14:textId="77777777" w:rsidR="0082316B" w:rsidRDefault="0082316B" w:rsidP="00F61E77">
+          <w:p w14:paraId="5B13F49C" w14:textId="240371D7" w:rsidR="0082316B" w:rsidRPr="008759EF" w:rsidRDefault="0082316B" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33330F36" w14:textId="77777777" w:rsidR="008759EF" w:rsidRDefault="008759EF" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DB22CE7" w14:textId="5EC18B93" w:rsidR="00071B38" w:rsidRPr="00071B38" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3293,51 +3383,70 @@
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wängle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1EF3590E" w14:textId="77777777" w:rsidR="00071B38" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F3CDB39" w14:textId="6867CA09" w:rsidR="00071B38" w:rsidRPr="0082316B" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
+          <w:p w14:paraId="7F3CDB39" w14:textId="33F08858" w:rsidR="00071B38" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DAB69B8" w14:textId="77777777" w:rsidR="008759EF" w:rsidRPr="0082316B" w:rsidRDefault="008759EF" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70BEA3B8" w14:textId="77777777" w:rsidR="0082316B" w:rsidRDefault="0082316B" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3476,100 +3585,128 @@
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071B38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>mit Kräutersegnung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37848946" w14:textId="1D2325A4" w:rsidR="0082316B" w:rsidRPr="0082316B" w:rsidRDefault="0082316B" w:rsidP="00F61E77">
+          <w:p w14:paraId="37848946" w14:textId="453854CA" w:rsidR="0082316B" w:rsidRDefault="0082316B" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0082316B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>musikal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0082316B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>. Gest. Frauensingkreis Höfen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="073440E5" w14:textId="77777777" w:rsidR="00071B38" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
-[...10 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7C7D8908" w14:textId="77777777" w:rsidR="008759EF" w:rsidRDefault="008759EF" w:rsidP="008759EF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Caritas-August-Sammlung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D19A938" w14:textId="77777777" w:rsidR="008759EF" w:rsidRPr="0082316B" w:rsidRDefault="008759EF" w:rsidP="00F61E77">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B46B39E" w14:textId="512F486A" w:rsidR="00071B38" w:rsidRPr="00071B38" w:rsidRDefault="00071B38" w:rsidP="00F61E77">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4092,357 +4229,541 @@
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071B38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rosenkranz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="05C4AF71" w14:textId="77777777" w:rsidR="006244C8" w:rsidRDefault="006244C8" w:rsidP="009F0A46">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7244060B" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Seelsorgeraumbüro Region Reutte in Breitenwang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A8D16D" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Planseestrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49, Telefon 05672/62476</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05771F23" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19E2787B" wp14:editId="2034C8FF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5629275</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>8255</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="800100" cy="766860"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="643679617" name="Grafik 1" descr="Ein Bild, das gelb, Smiley, Cartoon, Clipart enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="643679617" name="Grafik 1" descr="Ein Bild, das gelb, Smiley, Cartoon, Clipart enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="800100" cy="766860"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00DA5C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-AT"/>
+          </w:rPr>
+          <w:t>sr.reutte@dibk.at</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45F241B4" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="008759EF" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CF74DF" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In den Sommerferien ist unser Seelsorgeraumbüro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C39117" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dienstag und Freitag von 9.00 – 11.00 Uhr geöffnet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A1DF6C" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="008759EF" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5804F153" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="405"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Sprechstunde vom Diakon Patrick Gleffe entfällt vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>15.07 bis einschließlich 13.08.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AAD4BE" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die nächste Sprechstunde für seelsorgliche Gespräche findet am </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>19.08.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B063D3" w14:textId="77777777" w:rsidR="009141B6" w:rsidRPr="00DA5C93" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mittwoch von 17 – 19 Uhr im Pfarrbüro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wängle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA5C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C4AF71" w14:textId="1175EE8D" w:rsidR="006244C8" w:rsidRDefault="009141B6" w:rsidP="009141B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00DA5C93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="single"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B931DD">
+        <w:t>E-Mail-Adresse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5C93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00AE5C0B">
-[...67 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00DA5C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="de-AT"/>
+          </w:rPr>
+          <w:t>pfarre.waengle@dibk.at</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DA5C93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="de-AT"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Für seelsorgliche Gespräche steht</w:t>
+        <w:t xml:space="preserve"> , Website: </w:t>
       </w:r>
-      <w:r w:rsidR="009F0A46" w:rsidRPr="00843B26">
-[...7 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00DA5C93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0070C0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="de-AT"/>
+          </w:rPr>
+          <w:t>https://www.dibk.at/Media/Pfarren/Waengle-SR-Region-Reutte</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="586CE4D2" w14:textId="415F7BB4" w:rsidR="002B7D64" w:rsidRPr="00843B26" w:rsidRDefault="009F0A46" w:rsidP="00AE5C0B">
-[...79 lines deleted...]
-    <w:sectPr w:rsidR="002B7D64" w:rsidRPr="00843B26" w:rsidSect="00115C15">
+    <w:sectPr w:rsidR="006244C8" w:rsidSect="00115C15">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47683E74" w14:textId="77777777" w:rsidR="006D2CDE" w:rsidRDefault="006D2CDE">
+    <w:p w14:paraId="7366D7F3" w14:textId="77777777" w:rsidR="00395C93" w:rsidRDefault="00395C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AF60733" w14:textId="77777777" w:rsidR="006D2CDE" w:rsidRDefault="006D2CDE">
+    <w:p w14:paraId="42F8150D" w14:textId="77777777" w:rsidR="00395C93" w:rsidRDefault="00395C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4474,64 +4795,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04DFE37D" w14:textId="77777777" w:rsidR="006D2CDE" w:rsidRDefault="006D2CDE">
+    <w:p w14:paraId="2B8C5AD7" w14:textId="77777777" w:rsidR="00395C93" w:rsidRDefault="00395C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DD1EA2C" w14:textId="77777777" w:rsidR="006D2CDE" w:rsidRDefault="006D2CDE">
+    <w:p w14:paraId="1CC71A1C" w14:textId="77777777" w:rsidR="00395C93" w:rsidRDefault="00395C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005B4848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F567B1A"/>
     <w:lvl w:ilvl="0" w:tplc="56C07EF6">
       <w:start w:val="19"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6940,51 +7261,51 @@
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A44AE7"/>
     <w:rsid w:val="00001C6B"/>
     <w:rsid w:val="000020C4"/>
     <w:rsid w:val="0000257C"/>
@@ -7028,50 +7349,51 @@
     <w:rsid w:val="00051DA2"/>
     <w:rsid w:val="0005292C"/>
     <w:rsid w:val="00052CA4"/>
     <w:rsid w:val="00052FDC"/>
     <w:rsid w:val="000543C2"/>
     <w:rsid w:val="0006149F"/>
     <w:rsid w:val="00061671"/>
     <w:rsid w:val="000619AC"/>
     <w:rsid w:val="00063FA6"/>
     <w:rsid w:val="00064950"/>
     <w:rsid w:val="00065479"/>
     <w:rsid w:val="00065EA1"/>
     <w:rsid w:val="00067613"/>
     <w:rsid w:val="00070E39"/>
     <w:rsid w:val="00070F73"/>
     <w:rsid w:val="000712DD"/>
     <w:rsid w:val="00071B38"/>
     <w:rsid w:val="00072F35"/>
     <w:rsid w:val="00074789"/>
     <w:rsid w:val="0007532B"/>
     <w:rsid w:val="00075AC6"/>
     <w:rsid w:val="00080200"/>
     <w:rsid w:val="00082A54"/>
     <w:rsid w:val="00082D57"/>
     <w:rsid w:val="00083EF7"/>
+    <w:rsid w:val="00090BEB"/>
     <w:rsid w:val="00090C3A"/>
     <w:rsid w:val="0009156D"/>
     <w:rsid w:val="000926E7"/>
     <w:rsid w:val="00093897"/>
     <w:rsid w:val="000943A2"/>
     <w:rsid w:val="00094C60"/>
     <w:rsid w:val="00095011"/>
     <w:rsid w:val="00095366"/>
     <w:rsid w:val="00095C97"/>
     <w:rsid w:val="000961E3"/>
     <w:rsid w:val="0009703D"/>
     <w:rsid w:val="000A0344"/>
     <w:rsid w:val="000A10C2"/>
     <w:rsid w:val="000A3D9B"/>
     <w:rsid w:val="000A669A"/>
     <w:rsid w:val="000B0457"/>
     <w:rsid w:val="000B21BC"/>
     <w:rsid w:val="000B2CB3"/>
     <w:rsid w:val="000B2DEB"/>
     <w:rsid w:val="000B48B7"/>
     <w:rsid w:val="000B51FA"/>
     <w:rsid w:val="000B5E69"/>
     <w:rsid w:val="000B6E0C"/>
     <w:rsid w:val="000B7103"/>
     <w:rsid w:val="000B7EFE"/>
@@ -7111,61 +7433,63 @@
     <w:rsid w:val="00103955"/>
     <w:rsid w:val="00103D0B"/>
     <w:rsid w:val="00103D74"/>
     <w:rsid w:val="00104776"/>
     <w:rsid w:val="0010559F"/>
     <w:rsid w:val="001058E5"/>
     <w:rsid w:val="001064A2"/>
     <w:rsid w:val="00110A40"/>
     <w:rsid w:val="001122B7"/>
     <w:rsid w:val="0011241C"/>
     <w:rsid w:val="00112DF8"/>
     <w:rsid w:val="00113752"/>
     <w:rsid w:val="00113DA0"/>
     <w:rsid w:val="00115C15"/>
     <w:rsid w:val="00117629"/>
     <w:rsid w:val="0012030A"/>
     <w:rsid w:val="0012044A"/>
     <w:rsid w:val="00122CC0"/>
     <w:rsid w:val="001268B0"/>
     <w:rsid w:val="0012697B"/>
     <w:rsid w:val="00127002"/>
     <w:rsid w:val="0012733D"/>
     <w:rsid w:val="00127FAE"/>
     <w:rsid w:val="0013018B"/>
     <w:rsid w:val="0013078B"/>
+    <w:rsid w:val="00130B35"/>
     <w:rsid w:val="00131617"/>
     <w:rsid w:val="001325E1"/>
     <w:rsid w:val="0013386A"/>
     <w:rsid w:val="001340D4"/>
     <w:rsid w:val="0013510D"/>
     <w:rsid w:val="00141C7C"/>
     <w:rsid w:val="001420F3"/>
     <w:rsid w:val="0014285D"/>
     <w:rsid w:val="001439A5"/>
     <w:rsid w:val="00144125"/>
     <w:rsid w:val="00144387"/>
+    <w:rsid w:val="00145978"/>
     <w:rsid w:val="0014693C"/>
     <w:rsid w:val="00147804"/>
     <w:rsid w:val="00153C7C"/>
     <w:rsid w:val="0015470C"/>
     <w:rsid w:val="00154B13"/>
     <w:rsid w:val="00156CA8"/>
     <w:rsid w:val="00157CC0"/>
     <w:rsid w:val="00161180"/>
     <w:rsid w:val="0016195D"/>
     <w:rsid w:val="00162EB9"/>
     <w:rsid w:val="00163C87"/>
     <w:rsid w:val="001641E3"/>
     <w:rsid w:val="00164D75"/>
     <w:rsid w:val="00165617"/>
     <w:rsid w:val="001656EF"/>
     <w:rsid w:val="0016581C"/>
     <w:rsid w:val="00170823"/>
     <w:rsid w:val="0017243B"/>
     <w:rsid w:val="001737B2"/>
     <w:rsid w:val="001741D8"/>
     <w:rsid w:val="0017760B"/>
     <w:rsid w:val="00181C2A"/>
     <w:rsid w:val="00182625"/>
     <w:rsid w:val="00182E7F"/>
     <w:rsid w:val="00183969"/>
@@ -7323,65 +7647,67 @@
     <w:rsid w:val="002C09C4"/>
     <w:rsid w:val="002C0BFD"/>
     <w:rsid w:val="002C1FF9"/>
     <w:rsid w:val="002C2C72"/>
     <w:rsid w:val="002C2F13"/>
     <w:rsid w:val="002C3215"/>
     <w:rsid w:val="002C3717"/>
     <w:rsid w:val="002C4253"/>
     <w:rsid w:val="002D0704"/>
     <w:rsid w:val="002D0C6E"/>
     <w:rsid w:val="002D0E31"/>
     <w:rsid w:val="002D13B1"/>
     <w:rsid w:val="002D1734"/>
     <w:rsid w:val="002D1C10"/>
     <w:rsid w:val="002D2830"/>
     <w:rsid w:val="002D39D8"/>
     <w:rsid w:val="002D3FDC"/>
     <w:rsid w:val="002D63B9"/>
     <w:rsid w:val="002D71D9"/>
     <w:rsid w:val="002D7352"/>
     <w:rsid w:val="002D7585"/>
     <w:rsid w:val="002D79B9"/>
     <w:rsid w:val="002E04C5"/>
     <w:rsid w:val="002E0CD7"/>
     <w:rsid w:val="002E0D7F"/>
+    <w:rsid w:val="002E0F0C"/>
     <w:rsid w:val="002E2197"/>
     <w:rsid w:val="002E23D3"/>
     <w:rsid w:val="002E2E6D"/>
     <w:rsid w:val="002E3FC0"/>
     <w:rsid w:val="002E63D1"/>
     <w:rsid w:val="002E68E3"/>
     <w:rsid w:val="002E733F"/>
     <w:rsid w:val="002E7571"/>
     <w:rsid w:val="002F1EEE"/>
     <w:rsid w:val="002F39E2"/>
     <w:rsid w:val="002F3CA4"/>
     <w:rsid w:val="002F5462"/>
     <w:rsid w:val="002F6F02"/>
     <w:rsid w:val="002F717E"/>
     <w:rsid w:val="002F74D1"/>
+    <w:rsid w:val="003001D0"/>
     <w:rsid w:val="003002CB"/>
     <w:rsid w:val="003010E4"/>
     <w:rsid w:val="00301D02"/>
     <w:rsid w:val="00303CAB"/>
     <w:rsid w:val="00304DAF"/>
     <w:rsid w:val="0030581B"/>
     <w:rsid w:val="00305E93"/>
     <w:rsid w:val="00307227"/>
     <w:rsid w:val="003077CE"/>
     <w:rsid w:val="00307B7D"/>
     <w:rsid w:val="003101BD"/>
     <w:rsid w:val="003127E4"/>
     <w:rsid w:val="0031336D"/>
     <w:rsid w:val="00313486"/>
     <w:rsid w:val="00313DC1"/>
     <w:rsid w:val="00320D59"/>
     <w:rsid w:val="0032245C"/>
     <w:rsid w:val="00322636"/>
     <w:rsid w:val="00323B14"/>
     <w:rsid w:val="00325F55"/>
     <w:rsid w:val="00326C52"/>
     <w:rsid w:val="00327009"/>
     <w:rsid w:val="00332DFD"/>
     <w:rsid w:val="0033303F"/>
     <w:rsid w:val="00335933"/>
@@ -7416,50 +7742,51 @@
     <w:rsid w:val="0036199C"/>
     <w:rsid w:val="00362131"/>
     <w:rsid w:val="0036314B"/>
     <w:rsid w:val="00367017"/>
     <w:rsid w:val="0036757F"/>
     <w:rsid w:val="00371804"/>
     <w:rsid w:val="00371B2D"/>
     <w:rsid w:val="00372BFC"/>
     <w:rsid w:val="0037428F"/>
     <w:rsid w:val="00375D33"/>
     <w:rsid w:val="003806A1"/>
     <w:rsid w:val="00380933"/>
     <w:rsid w:val="0038328E"/>
     <w:rsid w:val="00383510"/>
     <w:rsid w:val="00383E39"/>
     <w:rsid w:val="003841DF"/>
     <w:rsid w:val="00386B1B"/>
     <w:rsid w:val="00386F7C"/>
     <w:rsid w:val="003872B4"/>
     <w:rsid w:val="003909DB"/>
     <w:rsid w:val="00390AD6"/>
     <w:rsid w:val="00391C58"/>
     <w:rsid w:val="00392529"/>
     <w:rsid w:val="003929A5"/>
     <w:rsid w:val="00394DF2"/>
+    <w:rsid w:val="00395C93"/>
     <w:rsid w:val="0039653D"/>
     <w:rsid w:val="00396B9E"/>
     <w:rsid w:val="0039732D"/>
     <w:rsid w:val="00397E44"/>
     <w:rsid w:val="003A187E"/>
     <w:rsid w:val="003A1E87"/>
     <w:rsid w:val="003A2F18"/>
     <w:rsid w:val="003A3068"/>
     <w:rsid w:val="003A36E4"/>
     <w:rsid w:val="003A44E2"/>
     <w:rsid w:val="003A74F5"/>
     <w:rsid w:val="003A79AE"/>
     <w:rsid w:val="003A7DD4"/>
     <w:rsid w:val="003B03B1"/>
     <w:rsid w:val="003B1A97"/>
     <w:rsid w:val="003B1B9D"/>
     <w:rsid w:val="003B21BB"/>
     <w:rsid w:val="003B42A7"/>
     <w:rsid w:val="003B732D"/>
     <w:rsid w:val="003B7E68"/>
     <w:rsid w:val="003C0F43"/>
     <w:rsid w:val="003C1055"/>
     <w:rsid w:val="003C12D7"/>
     <w:rsid w:val="003C2949"/>
     <w:rsid w:val="003C2F15"/>
@@ -8084,50 +8411,51 @@
     <w:rsid w:val="008526FF"/>
     <w:rsid w:val="0085324D"/>
     <w:rsid w:val="00854112"/>
     <w:rsid w:val="00855CB8"/>
     <w:rsid w:val="00857A89"/>
     <w:rsid w:val="00857C7F"/>
     <w:rsid w:val="00860F28"/>
     <w:rsid w:val="00860FB8"/>
     <w:rsid w:val="00861C6C"/>
     <w:rsid w:val="00861EF8"/>
     <w:rsid w:val="008622FB"/>
     <w:rsid w:val="00863430"/>
     <w:rsid w:val="00864CAA"/>
     <w:rsid w:val="00864E2C"/>
     <w:rsid w:val="008651B4"/>
     <w:rsid w:val="00865F0A"/>
     <w:rsid w:val="00866B77"/>
     <w:rsid w:val="0086749C"/>
     <w:rsid w:val="00867BE1"/>
     <w:rsid w:val="00870527"/>
     <w:rsid w:val="0087064B"/>
     <w:rsid w:val="008739B3"/>
     <w:rsid w:val="00874295"/>
     <w:rsid w:val="00874601"/>
     <w:rsid w:val="008753E4"/>
+    <w:rsid w:val="008759EF"/>
     <w:rsid w:val="0087692F"/>
     <w:rsid w:val="00877098"/>
     <w:rsid w:val="00877AF1"/>
     <w:rsid w:val="00877EBC"/>
     <w:rsid w:val="008825D3"/>
     <w:rsid w:val="00882BBC"/>
     <w:rsid w:val="00883325"/>
     <w:rsid w:val="00884C87"/>
     <w:rsid w:val="008858B9"/>
     <w:rsid w:val="008869D4"/>
     <w:rsid w:val="00887374"/>
     <w:rsid w:val="0089235F"/>
     <w:rsid w:val="00892D42"/>
     <w:rsid w:val="00894529"/>
     <w:rsid w:val="00896580"/>
     <w:rsid w:val="008A3331"/>
     <w:rsid w:val="008A442C"/>
     <w:rsid w:val="008A6E8D"/>
     <w:rsid w:val="008A7DAE"/>
     <w:rsid w:val="008B0B91"/>
     <w:rsid w:val="008B1C87"/>
     <w:rsid w:val="008B4264"/>
     <w:rsid w:val="008B4834"/>
     <w:rsid w:val="008B679C"/>
     <w:rsid w:val="008B6FE9"/>
@@ -8143,50 +8471,51 @@
     <w:rsid w:val="008C6F28"/>
     <w:rsid w:val="008D16CF"/>
     <w:rsid w:val="008D2154"/>
     <w:rsid w:val="008D3860"/>
     <w:rsid w:val="008D3909"/>
     <w:rsid w:val="008D3B92"/>
     <w:rsid w:val="008D74A0"/>
     <w:rsid w:val="008E054C"/>
     <w:rsid w:val="008E05B6"/>
     <w:rsid w:val="008E3991"/>
     <w:rsid w:val="008E3A3F"/>
     <w:rsid w:val="008E47F7"/>
     <w:rsid w:val="008E563E"/>
     <w:rsid w:val="008F5502"/>
     <w:rsid w:val="008F74ED"/>
     <w:rsid w:val="009015C9"/>
     <w:rsid w:val="0090359D"/>
     <w:rsid w:val="00903A74"/>
     <w:rsid w:val="00904907"/>
     <w:rsid w:val="00904DE7"/>
     <w:rsid w:val="00906550"/>
     <w:rsid w:val="0091000A"/>
     <w:rsid w:val="00911114"/>
     <w:rsid w:val="00911A1A"/>
     <w:rsid w:val="00913048"/>
+    <w:rsid w:val="009141B6"/>
     <w:rsid w:val="00914B46"/>
     <w:rsid w:val="009158CF"/>
     <w:rsid w:val="009174C7"/>
     <w:rsid w:val="00920A55"/>
     <w:rsid w:val="00921935"/>
     <w:rsid w:val="009225AD"/>
     <w:rsid w:val="00923162"/>
     <w:rsid w:val="00924A24"/>
     <w:rsid w:val="00924AB5"/>
     <w:rsid w:val="00925BE1"/>
     <w:rsid w:val="00926410"/>
     <w:rsid w:val="00926568"/>
     <w:rsid w:val="00926ABB"/>
     <w:rsid w:val="009311C6"/>
     <w:rsid w:val="009326D0"/>
     <w:rsid w:val="00933004"/>
     <w:rsid w:val="00933142"/>
     <w:rsid w:val="0093331E"/>
     <w:rsid w:val="009337F0"/>
     <w:rsid w:val="00940359"/>
     <w:rsid w:val="009403E1"/>
     <w:rsid w:val="00940433"/>
     <w:rsid w:val="009429BA"/>
     <w:rsid w:val="00942CCA"/>
     <w:rsid w:val="0094314C"/>
@@ -8417,50 +8746,51 @@
     <w:rsid w:val="00AC1416"/>
     <w:rsid w:val="00AC1E4F"/>
     <w:rsid w:val="00AC1E52"/>
     <w:rsid w:val="00AC423C"/>
     <w:rsid w:val="00AC5B67"/>
     <w:rsid w:val="00AC615A"/>
     <w:rsid w:val="00AC6440"/>
     <w:rsid w:val="00AC7CA9"/>
     <w:rsid w:val="00AD1BE5"/>
     <w:rsid w:val="00AD3C26"/>
     <w:rsid w:val="00AD3E9C"/>
     <w:rsid w:val="00AD415A"/>
     <w:rsid w:val="00AD5AC6"/>
     <w:rsid w:val="00AD603C"/>
     <w:rsid w:val="00AD60C9"/>
     <w:rsid w:val="00AD62B3"/>
     <w:rsid w:val="00AD7B75"/>
     <w:rsid w:val="00AE3FE2"/>
     <w:rsid w:val="00AE462D"/>
     <w:rsid w:val="00AE5204"/>
     <w:rsid w:val="00AE5552"/>
     <w:rsid w:val="00AE5C0B"/>
     <w:rsid w:val="00AE61F5"/>
     <w:rsid w:val="00AE7545"/>
     <w:rsid w:val="00AE78DC"/>
+    <w:rsid w:val="00AF006D"/>
     <w:rsid w:val="00AF2932"/>
     <w:rsid w:val="00AF2E52"/>
     <w:rsid w:val="00AF3457"/>
     <w:rsid w:val="00AF49B2"/>
     <w:rsid w:val="00AF5425"/>
     <w:rsid w:val="00AF6C7C"/>
     <w:rsid w:val="00AF7B45"/>
     <w:rsid w:val="00B00051"/>
     <w:rsid w:val="00B0113C"/>
     <w:rsid w:val="00B03234"/>
     <w:rsid w:val="00B03D31"/>
     <w:rsid w:val="00B04247"/>
     <w:rsid w:val="00B04773"/>
     <w:rsid w:val="00B0480F"/>
     <w:rsid w:val="00B04E15"/>
     <w:rsid w:val="00B05880"/>
     <w:rsid w:val="00B061DF"/>
     <w:rsid w:val="00B06671"/>
     <w:rsid w:val="00B078B9"/>
     <w:rsid w:val="00B07D66"/>
     <w:rsid w:val="00B10C04"/>
     <w:rsid w:val="00B122C0"/>
     <w:rsid w:val="00B1320F"/>
     <w:rsid w:val="00B13E15"/>
     <w:rsid w:val="00B148E0"/>
@@ -9838,51 +10168,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130657075">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfarre.waengle@dibk.at" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfarre.waengle@dibk.at" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfarre.waengle@dibk.at" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfarre.waengle@dibk.at" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dibk.at/Media/Pfarren/Waengle-SR-Region-Reutte" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfarre.waengle@dibk.at" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sr.reutte@dibk.at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10157,69 +10487,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B10D2FA2-3BB4-4307-9197-6BB7C4738EBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>293</Words>
-  <Characters>1852</Characters>
+  <Words>361</Words>
+  <Characters>2278</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2141</CharactersWithSpaces>
+  <CharactersWithSpaces>2634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrick Gleffe</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>