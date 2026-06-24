--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -3,91 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E8E5324" w14:textId="2FC5863C" w:rsidR="00C87103" w:rsidRDefault="00AB1E77" w:rsidP="00375834">
+    <w:p w14:paraId="2E8E5324" w14:textId="058D29DB" w:rsidR="00C87103" w:rsidRDefault="00AB1E77" w:rsidP="00375834">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00C02F5C" w:rsidRPr="0089762B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>ottesdienstordn</w:t>
       </w:r>
       <w:r w:rsidR="00BD447C" w:rsidRPr="0089762B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">ung Seelsorgeraum Region Reutte - </w:t>
       </w:r>
-      <w:r w:rsidR="00365A7D">
+      <w:r w:rsidR="002B36A1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Mai</w:t>
+        <w:t>Juni</w:t>
       </w:r>
       <w:r w:rsidR="00375834" w:rsidRPr="0089762B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00143C98">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066FD6B3" w14:textId="77777777" w:rsidR="00830241" w:rsidRDefault="00830241" w:rsidP="00375834">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
@@ -215,51 +215,51 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1169670" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00CD6FF6" w:rsidRPr="00CD6FF6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D22C469" wp14:editId="3297440B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D22C469" wp14:editId="6C3AF5AC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>10010775</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>53340</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152525" cy="1303992"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="453932122" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="453932122" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1060,107 +1060,119 @@
       <w:r w:rsidRPr="00DC689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00375834" w:rsidRPr="00DC689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="00DD161E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Wängle</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DD161E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DD161E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00CD6FF6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD161E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00375834" w:rsidRPr="00DC689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Le</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375834" w:rsidRPr="00DC689C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="004B0B96" w:rsidRPr="00DC689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>chaschau</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CD6FF6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD6FF6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD6FF6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD6FF6">
@@ -1173,2940 +1185,2028 @@
         <w:t>Vils</w:t>
       </w:r>
       <w:r w:rsidR="00C53F67">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C53F67">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C53F67">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">            Pinswang</w:t>
+        <w:t xml:space="preserve">            </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C53F67">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Pinswang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="61D0F287" w14:textId="77777777" w:rsidR="00A13068" w:rsidRDefault="00A13068" w:rsidP="00C02F5C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="21689" w:type="dxa"/>
+        <w:tblW w:w="21831" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
-        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3118"/>
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A11026" w:rsidRPr="00DC689C" w14:paraId="4D7FDB58" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="06021084" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F4B485B" w14:textId="42FA591B" w:rsidR="00A11026" w:rsidRDefault="00A11026" w:rsidP="00A11026">
-[...28 lines deleted...]
-              <w:t xml:space="preserve">1. </w:t>
+          <w:p w14:paraId="0E9A51AB" w14:textId="3AF3F140" w:rsidR="00A11026" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00223E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montag, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00501D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>Mai</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F475B0D" w14:textId="53FF3C36" w:rsidR="00A11026" w:rsidRPr="00426744" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Jun</w:t>
+            </w:r>
+            <w:r w:rsidR="00501D2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E60ACA" w14:textId="68632FFB" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7CCD07" w14:textId="0E2AD09F" w:rsidR="00A11026" w:rsidRPr="00426744" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+          <w:p w14:paraId="4538CF76" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="61D24E12" w14:textId="45F2FF4E" w:rsidR="00A11026" w:rsidRPr="00426744" w:rsidRDefault="00A11026" w:rsidP="00501D2F">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2F7BB7D0" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0A0225" w14:textId="303935B3" w:rsidR="00501D2F" w:rsidRPr="00426744" w:rsidRDefault="00501D2F" w:rsidP="00A11026">
-[...14 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+          <w:p w14:paraId="38476727" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="07013E14" w14:textId="31A0D350" w:rsidR="00A11026" w:rsidRPr="00426744" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+          <w:p w14:paraId="264D0CAD" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
-[...22 lines deleted...]
-              <w:t>19.00</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EC0397" w14:textId="3CCCEB57" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...34 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D52A148" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A11026" w:rsidRPr="00086C0A" w14:paraId="1FC3CDA6" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="643ECBBF" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16ADC52E" w14:textId="77777777" w:rsidR="00A11026" w:rsidRDefault="00A11026" w:rsidP="00A11026">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="482A928E" w14:textId="242CEFB7" w:rsidR="002B7FF5" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...49 lines deleted...]
-          <w:p w14:paraId="1E385D71" w14:textId="61F598D7" w:rsidR="00501D2F" w:rsidRPr="00223E9C" w:rsidRDefault="00501D2F" w:rsidP="00A11026">
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dienstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>2. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E1E1513" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00223E9C" w:rsidRDefault="002B7FF5" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="749AB824" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E972BF8" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="387EC2B4" w14:textId="0FF35255" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="720045BC" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F802F0B" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="43996248" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="610DA444" w14:textId="77777777" w:rsidR="003E110F" w:rsidRDefault="003E110F" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E110F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Oberpinswang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E5C4137" w14:textId="581B237A" w:rsidR="003E110F" w:rsidRPr="00223E9C" w:rsidRDefault="003E110F" w:rsidP="002A26AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>Hl. Messe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="572C2A16" w14:textId="77777777" w:rsidR="00501D2F" w:rsidRDefault="00501D2F" w:rsidP="00A11026">
-[...370 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A11026" w:rsidRPr="00DC689C" w14:paraId="5B822708" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="261F3AEC" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4CA337" w14:textId="7D20EC0F" w:rsidR="002B7FF5" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="002B36A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittwoch, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>3. Juni</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1E66CB" w14:textId="10C67656" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="002B7FF5" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7FF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...55 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="425A7694" w14:textId="45518DE7" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...115 lines deleted...]
-          <w:p w14:paraId="4E5FB359" w14:textId="53D298DF" w:rsidR="00501D2F" w:rsidRPr="00426744" w:rsidRDefault="00501D2F" w:rsidP="00EF409F">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2383D6EC" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D8D655" w14:textId="75FB50A4" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...149 lines deleted...]
-          <w:p w14:paraId="5B6F64FD" w14:textId="2975752F" w:rsidR="00BF5C96" w:rsidRPr="000B0F56" w:rsidRDefault="00BF5C96" w:rsidP="00A11026">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A33002" w14:textId="74DA4E50" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7567E3" w14:textId="66876FD6" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="06021084" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="1CB49119" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Montag, </w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="770F63F6" w14:textId="4C5FF039" w:rsidR="00A11026" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00426744">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donnerstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>4. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D3CC8E" w14:textId="099D175D" w:rsidR="002B7FF5" w:rsidRDefault="002B36A1" w:rsidP="002B36A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Fronleichnam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="685B3A20" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B1E024" w14:textId="19135A4C" w:rsidR="00A11026" w:rsidRDefault="002B36A1" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe – Prozession</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED1D5F7" w14:textId="2CB89E8C" w:rsidR="002B36A1" w:rsidRPr="00223E9C" w:rsidRDefault="002B36A1" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C9AC8D" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="002B36A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8.30</w:t>
             </w:r>
             <w:r w:rsidR="002B7FF5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...52 lines deleted...]
-          <w:p w14:paraId="2F7BB7D0" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Prozession</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230A0D45" w14:textId="167BD5E7" w:rsidR="001C2796" w:rsidRPr="00223E9C" w:rsidRDefault="002B36A1" w:rsidP="002B36A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53ABCDCE" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...95 lines deleted...]
-          <w:p w14:paraId="1D52A148" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2D6817" w14:textId="6F905BF7" w:rsidR="00A11026" w:rsidRDefault="00F525A3" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8.30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe </w:t>
+            </w:r>
+            <w:r w:rsidR="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prozession</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01034B74" w14:textId="649625E1" w:rsidR="00A74CF1" w:rsidRPr="00223E9C" w:rsidRDefault="00A74CF1" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1766A7A4" w14:textId="1475CAB5" w:rsidR="00604625" w:rsidRDefault="00604625" w:rsidP="00604625">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe – Prozession</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76725F07" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="643ECBBF" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="1CDF9257" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="184044C3" w14:textId="1FB4BDD7" w:rsidR="00A11026" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+          <w:p w14:paraId="2AC1F75F" w14:textId="07857B4E" w:rsidR="002B7FF5" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223E9C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dienstag, </w:t>
-[...46 lines deleted...]
-          <w:p w14:paraId="749AB824" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+              <w:t>Freitag,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF409F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>5. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344DB1FF" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRPr="00223E9C" w:rsidRDefault="002B36A1" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E111748" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E972BF8" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+          <w:p w14:paraId="50B71098" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="387EC2B4" w14:textId="1D903C42" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="002B7FF5" w:rsidP="00A11026">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> Hl. Messe für die Verstorbenen des vergangenen Monats</w:t>
+          <w:p w14:paraId="1A0473E8" w14:textId="250C9612" w:rsidR="002B7FF5" w:rsidRPr="00223E9C" w:rsidRDefault="002B7FF5" w:rsidP="002B36A1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.00 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>, anschl. Beichtgelegenheit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="720045BC" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
-[...14 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+          <w:p w14:paraId="37DF5935" w14:textId="0316DB1E" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0F802F0B" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
+          <w:p w14:paraId="0E6E1C80" w14:textId="19747DD8" w:rsidR="00537A94" w:rsidRPr="00223E9C" w:rsidRDefault="00537A94" w:rsidP="00537A94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43996248" w14:textId="77777777" w:rsidR="00A11026" w:rsidRPr="00223E9C" w:rsidRDefault="00A11026" w:rsidP="00A11026">
-[...14 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+          <w:p w14:paraId="54BFD427" w14:textId="77777777" w:rsidR="00537A94" w:rsidRDefault="00A74CF1" w:rsidP="00537A94">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31481099" w14:textId="214B522A" w:rsidR="002A26AC" w:rsidRPr="00223E9C" w:rsidRDefault="002A26AC" w:rsidP="00537A94">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="610DA444" w14:textId="77777777" w:rsidR="003E110F" w:rsidRDefault="003E110F" w:rsidP="00A11026">
+          <w:p w14:paraId="0A857C58" w14:textId="77777777" w:rsidR="003E110F" w:rsidRDefault="003E110F" w:rsidP="002B36A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E110F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Oberpinswang: </w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="6E5C4137" w14:textId="7F0795E0" w:rsidR="003E110F" w:rsidRPr="00223E9C" w:rsidRDefault="003E110F" w:rsidP="00A11026">
+              <w:t xml:space="preserve"> Musau: Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B19CF7" w14:textId="4BAF77B7" w:rsidR="002B36A1" w:rsidRPr="00223E9C" w:rsidRDefault="002B36A1" w:rsidP="002B36A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A11026" w:rsidRPr="00223E9C" w14:paraId="261F3AEC" w14:textId="77777777" w:rsidTr="00501D2F">
-[...783 lines deleted...]
-      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00086C0A" w14:paraId="3B182B0B" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00086C0A" w14:paraId="3B182B0B" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D460328" w14:textId="76222F43" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="14949AB5" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3CEC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Samstag, </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Jun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111411FC" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="253B85BF" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D460328" w14:textId="799BE2FC" w:rsidR="002B36A1" w:rsidRPr="001C3CEC" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="097215E5" w14:textId="4BEE80BA" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="01AB55F8" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B7FF5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ehenbichl: Hl. Messe</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Pflach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>: Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A54E43A" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="097215E5" w14:textId="7E636DA5" w:rsidR="002B36A1" w:rsidRPr="00426744" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45CF3851" w14:textId="1A7DC0C0" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="34F1873D" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7FF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tränke: Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E6B85A" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45CF3851" w14:textId="0EE637DF" w:rsidR="002B36A1" w:rsidRPr="00426744" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39B0605B" w14:textId="295C484E" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="39B0605B" w14:textId="6B2A898A" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B7FF5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Höfen: Hl. Messe</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+              <w:t xml:space="preserve"> Höfen: </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Wortgottesdienst mit Kommunionfeier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3E6D503C" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="02ABEB16" w14:textId="332BD0F2" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="578F9A1D" w14:textId="355009AF" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="002B7FF5">
+          <w:p w14:paraId="60F11C25" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRDefault="00BF5C96" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="31C1A62C" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="578F9A1D" w14:textId="355009AF" w:rsidR="002A26AC" w:rsidRPr="00426744" w:rsidRDefault="002A26AC" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00DC689C" w14:paraId="5C3C1513" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00DC689C" w14:paraId="5C3C1513" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C1F4745" w14:textId="7B6B2A2A" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="5C1F4745" w14:textId="231BF3F6" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3CEC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonntag, </w:t>
             </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
             <w:r w:rsidR="0056392C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>10. Mai</w:t>
-[...21 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36FE03D9" w14:textId="7C602DB5" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="002B7FF5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>. Sonntag der Osterzeit</w:t>
+              <w:t xml:space="preserve">. Sonntag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>im Jahreskreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="50442238" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRDefault="0056392C" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056392C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -4230,51 +3330,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65843EDE" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="04FC5D62" w14:textId="77777777" w:rsidR="0056392C" w:rsidRDefault="0056392C" w:rsidP="0056392C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056392C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
@@ -4373,51 +3473,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17AEBF6E" w14:textId="50C51E94" w:rsidR="002B7FF5" w:rsidRPr="000B0F56" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1AF72E1D" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRDefault="00BF5C96" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>10.00</w:t>
@@ -4425,111 +3525,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65788967" w14:textId="4AA70948" w:rsidR="00BF5C96" w:rsidRPr="000B0F56" w:rsidRDefault="00BF5C96" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00DC689C" w14:paraId="37CF1B89" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00DC689C" w14:paraId="37CF1B89" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08015FE2" w14:textId="48CAB331" w:rsidR="002B7FF5" w:rsidRPr="00553FFF" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="08015FE2" w14:textId="1B8BA4C5" w:rsidR="002B7FF5" w:rsidRPr="00553FFF" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553FFF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Montag, </w:t>
             </w:r>
-            <w:r w:rsidR="0056392C">
-[...27 lines deleted...]
-              <w:t>Mai</w:t>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8. Juni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="37C81CBF" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
@@ -4548,51 +3628,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B850F2A" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AA36899" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="39F05ABF" w14:textId="1A36EBA5" w:rsidR="002B7FF5" w:rsidRPr="00553FFF" w:rsidRDefault="008F156F" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -4607,108 +3687,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>7.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="54D62ED2" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00DC689C" w14:paraId="6D93C3EB" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00DC689C" w14:paraId="6D93C3EB" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F602A2B" w14:textId="52A58C64" w:rsidR="002B7FF5" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="1F602A2B" w14:textId="5FD23A11" w:rsidR="002B7FF5" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Dienstag, </w:t>
             </w:r>
-            <w:r w:rsidR="0056392C">
-[...7 lines deleted...]
-              <w:t>12. Mai</w:t>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9. Juni</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CD0D898" w14:textId="77777777" w:rsidR="003E110F" w:rsidRPr="00426744" w:rsidRDefault="003E110F" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="473E6D77" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
@@ -4717,943 +3797,942 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="40FA50C3" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="551F2B3D" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRDefault="0056392C" w:rsidP="002B7FF5">
+          <w:p w14:paraId="5DF91D35" w14:textId="4F5215E1" w:rsidR="003E110F" w:rsidRPr="00426744" w:rsidRDefault="003E110F" w:rsidP="002A26AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E26853" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C90B79" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC9FA33" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68687900" w14:textId="77777777" w:rsidR="003E110F" w:rsidRDefault="003E110F" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E110F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>19.00</w:t>
-[...106 lines deleted...]
-              </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Oberpinswang: </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Oberpinswang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E9036D1" w14:textId="669E77D8" w:rsidR="002B7FF5" w:rsidRPr="000B0F56" w:rsidRDefault="003E110F" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>Hl. Messe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00B600CC" w14:paraId="041590ED" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="002B7FF5" w:rsidRPr="00B600CC" w14:paraId="041590ED" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31754896" w14:textId="2F39D789" w:rsidR="002B7FF5" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
+          <w:p w14:paraId="31754896" w14:textId="66C73622" w:rsidR="002B7FF5" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Mittwoch, </w:t>
             </w:r>
-            <w:r w:rsidR="0056392C">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>10. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407CBB8E" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="002B7FF5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="58CFFFF6" w14:textId="050BD263" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9B684B" w14:textId="590E647B" w:rsidR="0056392C" w:rsidRPr="00426744" w:rsidRDefault="0056392C" w:rsidP="0056392C">
+          <w:p w14:paraId="3E9B684B" w14:textId="1EC0BBC7" w:rsidR="0056392C" w:rsidRPr="00426744" w:rsidRDefault="0056392C" w:rsidP="0056392C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056392C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Ehejubiläum</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AFCDC9C" w14:textId="2FA925D9" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01A844F0" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F694CD5" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75B55035" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="001C3CEC" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47D2FBE0" w14:textId="77777777" w:rsidR="002B7FF5" w:rsidRPr="00426744" w:rsidRDefault="002B7FF5" w:rsidP="002B7FF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="0F6BAE05" w14:textId="77777777" w:rsidTr="0056392C">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="0F6BAE05" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4457BBBF" w14:textId="3AADB7A2" w:rsidR="00BF5C96" w:rsidRPr="003E110F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...49 lines deleted...]
-          <w:p w14:paraId="4A6591B0" w14:textId="66BE1F21" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="4457BBBF" w14:textId="3F2C155F" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donnerstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>11. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63998929" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08AE3257" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F8E5DA4" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRPr="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A6591B0" w14:textId="66BE1F21" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="002B36A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3592F29E" w14:textId="3C47CD36" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="61725D88" w14:textId="22A64677" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61725D88" w14:textId="22A64677" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="002B36A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="0056392C">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7B04D7" w14:textId="1FC26C70" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5C96" w:rsidRPr="0056392C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>9.00</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:r w:rsidR="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Gedenken an die Verstorbenen des vergangenen Monats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3975B586" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...46 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB3BF45" w14:textId="34927661" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="73C1B49C" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="001C3CEC" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="693ACA31" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="693ACA31" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00604625">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="7A93F318" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="7A93F318" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CB42FF5" w14:textId="0BE90FA4" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="7CB42FF5" w14:textId="21289300" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Freitag, </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>12. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C6B28FC" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27627717" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E142D25" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRPr="00426744" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="59792627" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17B9852E" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4336F57A" w14:textId="61CCE138" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="7C769C7B" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4E1D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4EAD430A" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D53EBE8" w14:textId="77777777" w:rsidR="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4336F57A" w14:textId="61CCE138" w:rsidR="002B36A1" w:rsidRPr="00426744" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E7412E7" w14:textId="198D3B02" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3605E9A2" w14:textId="2250ED84" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3605E9A2" w14:textId="7E466455" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4E1D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jugendmesse</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe – Gedenken an die Verstorbenen des vergangenen Monats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE0AACB" w14:textId="11079F1D" w:rsidR="00BF5C96" w:rsidRPr="001C3CEC" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+          <w:p w14:paraId="32014859" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="008F156F" w:rsidP="008F156F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5667,361 +4746,490 @@
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="1504F767" w14:textId="3D3E5A0B" w:rsidR="00BF5C96" w:rsidRPr="00223E9C" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="440E5F96" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23651772" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BE0AACB" w14:textId="11079F1D" w:rsidR="002A26AC" w:rsidRPr="001C3CEC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B857463" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E110F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Musau: Hl. Messe</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="21E7B1D2" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48CC33B9" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1504F767" w14:textId="3D3E5A0B" w:rsidR="002A26AC" w:rsidRPr="00223E9C" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00086C0A" w14:paraId="57BA1BA5" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00086C0A" w14:paraId="57BA1BA5" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2298595B" w14:textId="5FE75B33" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="7F049A19" w14:textId="4B34875F" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B71AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Samstag, </w:t>
             </w:r>
-            <w:r>
-[...26 lines deleted...]
-          <w:p w14:paraId="7F049A19" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>13. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD16163" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7040ED02" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00B71AD5" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3111DF47" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00223E9C" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D48667A" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="0056392C">
+          <w:p w14:paraId="6B72B2BC" w14:textId="50C24C2C" w:rsidR="00BF5C96" w:rsidRPr="002B36A1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845E2A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            <w:r w:rsidRPr="00845E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1" w:rsidRPr="00845E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mühl/Antoniuskapelle: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00845E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hl. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Messe</w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1" w:rsidRPr="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Patrozinium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15AF72D9" w14:textId="33D704A9" w:rsidR="002B36A1" w:rsidRPr="002B36A1" w:rsidRDefault="002B36A1" w:rsidP="002A26AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Ehenbichl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>: Hl. M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>esse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="06D5B053" w14:textId="3FAB636C" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="06D5B053" w14:textId="3FAB636C" w:rsidR="00BF5C96" w:rsidRPr="002B36A1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="4EDA0A30" w14:textId="33326869" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...15 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="4EDA0A30" w14:textId="33326869" w:rsidR="00BF5C96" w:rsidRPr="00845E2A" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00845E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00845E2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Höfen: Wortgottesdienst mit Kommunionfeier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1DC5A975" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60BCE344" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
+          <w:p w14:paraId="56C2D19E" w14:textId="1145A284" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6035,177 +5243,267 @@
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="241DB4F2" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
-[...11 lines deleted...]
-          <w:p w14:paraId="56C2D19E" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
+          <w:p w14:paraId="21B5695A" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4302B510" w14:textId="18AA74A9" w:rsidR="008F156F" w:rsidRPr="00B71AD5" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59E8EC32" w14:textId="740F9D8B" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="1357EE69" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00604625" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00604625">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>17.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Antonius-Kapelle: Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E8EC32" w14:textId="38490516" w:rsidR="002A26AC" w:rsidRPr="00426744" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="04FA1A2A" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="04FA1A2A" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08B54455" w14:textId="00F47C00" w:rsidR="00BF5C96" w:rsidRPr="001C3CEC" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="08B54455" w14:textId="5F4C8A69" w:rsidR="00BF5C96" w:rsidRPr="001C3CEC" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C3CEC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonntag, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>17. Mai</w:t>
-[...21 lines deleted...]
-              <w:t>7. Sonntag der Osterzeit</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="002B36A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Jun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0B2DB9" w14:textId="0EBBE636" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Sonntag </w:t>
+            </w:r>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>im Jahreskreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2CB1FBA8" w14:textId="5C4D4C68" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6232,136 +5530,160 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>10.15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1FDC5871" w14:textId="0EDBC831" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...24 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1FDC5871" w14:textId="42855314" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="002B36A1" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5C96" w:rsidRPr="0056392C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5C96" w:rsidRPr="0056392C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Prozession</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="36B89E62" w14:textId="209BB839" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="36B89E62" w14:textId="4D442452" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCF9E57" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
+          <w:p w14:paraId="2DCF9E57" w14:textId="3E17A547" w:rsidR="00BF5C96" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6386,67 +5708,77 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
+            <w:r w:rsidR="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Prozession</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="63A0F489" w14:textId="0F3DF9D8" w:rsidR="008F156F" w:rsidRPr="000B0F56" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1938A38E" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>10.00</w:t>
@@ -6456,91 +5788,91 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30D20AEE" w14:textId="3CFF16A3" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="35F6DC6B" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="35F6DC6B" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BF558F5" w14:textId="3148073E" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="7BF558F5" w14:textId="4F129C64" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF409F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Montag, </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>18. Mai</w:t>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>15. Juni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0E62B19B" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6563,51 +5895,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="07055ADD" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="737B8029" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="63F0A7B8" w14:textId="6B27E02C" w:rsidR="00BF5C96" w:rsidRPr="00553FFF" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
@@ -6636,530 +5968,755 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="225F1D61" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="7EB6AE38" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="7EB6AE38" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A72C7F7" w14:textId="74A67F7A" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="5A72C7F7" w14:textId="09AA3F7C" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF409F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Dienstag, </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>16. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B3767D" w14:textId="77777777" w:rsidR="007669DC" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CB898A5" w14:textId="77777777" w:rsidR="007669DC" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="137B9BFC" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="006E396F" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9DFD9D" w14:textId="31B2987F" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="253EF2EF" w14:textId="77ECE908" w:rsidR="00BF5C96" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.00 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Pflach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Oberletzen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Hl. Messe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Patrozinium</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="744EEAD8" w14:textId="77777777" w:rsidR="007669DC" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F9DFD9D" w14:textId="0D2D4E3C" w:rsidR="007669DC" w:rsidRPr="007669DC" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="0B1742E9" w14:textId="00A8E80C" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0B1742E9" w14:textId="51F144EE" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4E1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe – Gedenken an die Verstorbenen des vergangenen Monats</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="166E9F94" w14:textId="118A4BCD" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2CECB211" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00B23FA1" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F780857" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="001C3CEC" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6814FFB4" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E110F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Oberpinswang: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AE49862" w14:textId="634B64DE" w:rsidR="00BF5C96" w:rsidRPr="002F3576" w:rsidRDefault="00BF5C96" w:rsidP="008F156F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Oberpinswang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4B2F94" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="008F156F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>Hl. Messe</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="23548A74" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AE49862" w14:textId="634B64DE" w:rsidR="002A26AC" w:rsidRPr="002F3576" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00B600CC" w14:paraId="73903B30" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00B600CC" w14:paraId="73903B30" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ABBBB57" w14:textId="67773EA0" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="5ABBBB57" w14:textId="19CD5D7A" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Mittwoch, </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>17. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F50DAAD" w14:textId="77777777" w:rsidR="007669DC" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="6F0EE327" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="292D343F" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="463A3013" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="463A3013" w14:textId="4CAD1E35" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4E1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe – Gedenken an die Verstorbenen des vergangenen Monats</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="415324EA" w14:textId="32BC2A78" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2DBC00F2" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="207D18E3" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A306F30" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="001C3CEC" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F268384" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="56909745" w14:textId="77777777" w:rsidTr="00501D2F">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="56909745" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F3B9147" w14:textId="7FE46223" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="7F3B9147" w14:textId="1C217437" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Donnerstag, </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>21. Mai</w:t>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>18. Juni</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B413FEA" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="013DB5E0" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
@@ -7189,192 +6746,170 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6A37043D" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5BAA936A" w14:textId="10C98B23" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...36 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+          <w:p w14:paraId="5BAA936A" w14:textId="4B06D113" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="39E641FE" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="517E8A1C" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="001C3CEC" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E853008" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00EF409F" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="49426BC3" w14:textId="77777777" w:rsidTr="00145A37">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00DC689C" w14:paraId="49426BC3" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BEE88B2" w14:textId="4F170DE4" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="4BEE88B2" w14:textId="6F32F358" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Freitag, </w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>22. Mai</w:t>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19. Juni</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="461D9F73" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18FF013D" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00426744" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
@@ -7444,104 +6979,114 @@
               <w:t xml:space="preserve">8.00 </w:t>
             </w:r>
             <w:r w:rsidRPr="00145A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>Hl. Messe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5655FECF" w14:textId="2C0D6CDA" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...36 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+          <w:p w14:paraId="5655FECF" w14:textId="0BE22473" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1D3F44" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5A15AE85" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.00 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Jugendmesse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1D3F44" w14:textId="78E46C7F" w:rsidR="007669DC" w:rsidRPr="007669DC" w:rsidRDefault="007669DC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3398686A" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -7590,51 +7135,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4910D50A" w14:textId="73CFE23B" w:rsidR="008F156F" w:rsidRPr="00537A94" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="56C1C911" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E110F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -7649,3509 +7194,4166 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Musau: Hl. Messe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25C9C976" w14:textId="2430063A" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00086C0A" w14:paraId="6938182B" w14:textId="77777777" w:rsidTr="00145A37">
+      <w:tr w:rsidR="00BF5C96" w:rsidRPr="00086C0A" w14:paraId="6938182B" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19CB0EEB" w14:textId="1E667DD5" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="19CB0EEB" w14:textId="0E6BE01D" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00145A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>Samstag, 23. Mai</w:t>
-            </w:r>
+              <w:t>Samstag,</w:t>
+            </w:r>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DDC2740" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="4364A64D" w14:textId="77777777" w:rsidR="00FD4E1D" w:rsidRPr="00145A37" w:rsidRDefault="00FD4E1D" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E081468" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="257EFC87" w14:textId="6A978D51" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="257EFC87" w14:textId="29E746E5" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0056392C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>17.00</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056392C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidRPr="00145A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00145A37">
-[...18 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4395C13E" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="1F6E61B8" w14:textId="257CA21A" w:rsidR="00FD4E1D" w:rsidRPr="00145A37" w:rsidRDefault="00FD4E1D" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p w14:paraId="7A954D22" w14:textId="7F5185A2" w:rsidR="007669DC" w:rsidRDefault="007669DC" w:rsidP="007669DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056392C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056392C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Tränke:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe - Patrozinium</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="68A78CC2" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="7ECFE22A" w14:textId="0A8AAF38" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="7ECFE22A" w14:textId="03E3FA61" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00501D2F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>19.00</w:t>
             </w:r>
             <w:r w:rsidRPr="00145A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00145A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>Höfen: Hl. Messe</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Höfen: </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Wortgottesdienst mit Kommunionfeier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0824507C" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="743055D3" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00B71AD5" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5257921A" w14:textId="2BE13B5A" w:rsidR="00BF5C96" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE15AAE" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D596301" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F156F" w:rsidRPr="00DC689C" w14:paraId="18358CDE" w14:textId="77777777" w:rsidTr="00604625">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28041EBC" w14:textId="71498A7D" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00145A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008B5F0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2480B6" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008B5F0D" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>12. Sonntag im Jahreskreis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203B3F66" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66B1F2B9" w14:textId="2907F4CF" w:rsidR="002A26AC" w:rsidRPr="00145A37" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1857C06A" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056392C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0325390F" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53B986B6" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...13 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1D38F332" w14:textId="2AB81F24" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056392C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>10.15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-            <w:vAlign w:val="bottom"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9FC019" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="007669DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-            <w:vAlign w:val="bottom"/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3AD258" w14:textId="738A7B49" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="007669DC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9.30</w:t>
+            </w:r>
+            <w:r w:rsidR="008F156F" w:rsidRPr="00145A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Ottilienkapelle:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F156F" w:rsidRPr="00145A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hl. Messe – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bei Regen in der Pfarrkirche </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Wängle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48530CD7" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5C96">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>.00</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hl. Messe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D596301" w14:textId="77777777" w:rsidR="00BF5C96" w:rsidRPr="00145A37" w:rsidRDefault="00BF5C96" w:rsidP="00BF5C96">
+          <w:p w14:paraId="1F15E097" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AA44679" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000B0F56" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DDC203" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640811A5" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B3054E4" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F156F" w:rsidRPr="00DC689C" w14:paraId="18358CDE" w14:textId="77777777" w:rsidTr="00145A37">
+      <w:tr w:rsidR="008F156F" w:rsidRPr="00DC689C" w14:paraId="0F7EF819" w14:textId="77777777" w:rsidTr="002A26AC">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="230F0B84" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="008F156F" w:rsidP="002A26AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montag, </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>22. Jun</w:t>
+            </w:r>
+            <w:r w:rsidR="002A26AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E747D87" w14:textId="670E0026" w:rsidR="002A26AC" w:rsidRPr="00145A37" w:rsidRDefault="002A26AC" w:rsidP="002A26AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56009DCD" w14:textId="6C91E7D8" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="70B2A1C1" w14:textId="38715C30" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF4529E" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B122149" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E96AD0" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="00A74CF1" w:rsidP="002A26AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>7.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7193B599" w14:textId="41EAB690" w:rsidR="002A26AC" w:rsidRPr="00553FFF" w:rsidRDefault="002A26AC" w:rsidP="002A26AC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFF840E" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AAAA4BE" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F156F" w:rsidRPr="00DC689C" w14:paraId="042A45B2" w14:textId="77777777" w:rsidTr="00604625">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1500A037" w14:textId="33D18930" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000528E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dienstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>23. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D4BCFE" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRPr="000528E3" w:rsidRDefault="002A26AC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="540F1C3F" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62BB748D" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7332FE" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7A781815" w14:textId="6FEA5F4C" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C40C75A" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2CACED" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="001C3CEC" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="396830D1" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E110F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Oberpinswang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F2C2DC" w14:textId="58343019" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F156F" w:rsidRPr="00B600CC" w14:paraId="693A485B" w14:textId="77777777" w:rsidTr="00604625">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C073FC" w14:textId="27C5678A" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000528E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mittwoch, </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>24. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462E7ED6" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C4ADFD" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="14537903" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6156211C" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="40411D48" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D0D16BE" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E4AB9" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="001C3CEC" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF54A8F" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F156F" w:rsidRPr="00DC689C" w14:paraId="3C4F53BC" w14:textId="77777777" w:rsidTr="00604625">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF6C75C" w14:textId="7B66A231" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000528E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donnerstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>25. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2170B173" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="454B21BD" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E5A1950" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="118A011C" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="76594A23" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7E1F0B" w14:textId="15F8CD18" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="007669DC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.00 </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3379CC6D" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A44CDC" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="001C3CEC" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="542576E7" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00EF409F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F156F" w:rsidRPr="00DC689C" w14:paraId="5E5A3A3D" w14:textId="77777777" w:rsidTr="00604625">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4C28A4" w14:textId="4DF4F2B9" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000528E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freitag, </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>26. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66BFF125" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C9302EA" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE3A91E" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDBC321" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000528E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD9C406" w14:textId="5D8D2A61" w:rsidR="008F156F" w:rsidRPr="007669DC" w:rsidRDefault="007669DC" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.00 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Von Christus getragen - Abendgebet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5041D765" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E67DA8" w14:textId="5937F7CB" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F126E5" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00537A94" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E849F2A" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E110F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Musau: Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266DD391" w14:textId="616BB576" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F156F" w:rsidRPr="00086C0A" w14:paraId="71FF9DBE" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28041EBC" w14:textId="58C9A809" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
-[...71 lines deleted...]
-          <w:p w14:paraId="66B1F2B9" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+          <w:p w14:paraId="08B89867" w14:textId="28CFAD36" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samstag, </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>27. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344DCAEC" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22106640" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRDefault="002A26AC" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722371A6" w14:textId="0F2E5A3F" w:rsidR="00AF7637" w:rsidRPr="00081C54" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1857C06A" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
-[...33 lines deleted...]
-          <w:p w14:paraId="53B986B6" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+          <w:p w14:paraId="54CBEC88" w14:textId="6D578ECF" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1D38F332" w14:textId="2AB81F24" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
-[...22 lines deleted...]
-              <w:t>10.15</w:t>
+          <w:p w14:paraId="2E3E07BB" w14:textId="5F1C0972" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F525A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidRPr="00145A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00145A37">
-[...7 lines deleted...]
-              <w:t>Hl. Messe</w:t>
+            <w:r w:rsidR="00F525A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe - Patrozinium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="2CD676FE" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
-[...22 lines deleted...]
-              <w:t>9.00</w:t>
+          <w:p w14:paraId="1CBB611C" w14:textId="359CA8AA" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00501D2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F525A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00501D2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidRPr="00145A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00145A37">
-[...10 lines deleted...]
-          <w:p w14:paraId="3A9FC019" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:r w:rsidR="00F525A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Familiengottesdienst – Wortgottesdienst mit Kommunionfeier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B893049" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="62456ACD" w14:textId="7A44FF5D" w:rsidR="00AF7637" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A74CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Mess</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7637">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2F0615" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="390E3471" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B71AD5" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FE974F" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00145A37" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7637" w:rsidRPr="00DC689C" w14:paraId="023DA9B0" w14:textId="77777777" w:rsidTr="00604625">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76537F86" w14:textId="3F65B91E" w:rsidR="00AF7637" w:rsidRPr="00081C54" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonntag, </w:t>
+            </w:r>
+            <w:r w:rsidR="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>28. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8F28C8" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRDefault="007669DC" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>13. Sonntag im Jahreskreis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27290895" w14:textId="77777777" w:rsidR="00845E2A" w:rsidRDefault="00845E2A" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DEC9A4C" w14:textId="555EFF34" w:rsidR="002A26AC" w:rsidRPr="00081C54" w:rsidRDefault="002A26AC" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1E46BB" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRPr="00145A37" w:rsidRDefault="00AF7637" w:rsidP="00F525A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="bottom"/>
-[...46 lines deleted...]
-              <w:t>Hl. Messe – Patrozinium Hl. Geist</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="438C4588" w14:textId="30E1378D" w:rsidR="00AF7637" w:rsidRPr="00081C54" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.15 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-            <w:vAlign w:val="bottom"/>
-[...81 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE769F8" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00081C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E14B5C" w14:textId="4496041A" w:rsidR="00F525A3" w:rsidRPr="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.30 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F525A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hahnenkamm: Andacht „Bergfestival“</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-            <w:vAlign w:val="bottom"/>
-[...302 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C14FA3D" w14:textId="55ECF5C5" w:rsidR="00AF7637" w:rsidRPr="00145A37" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-            <w:noWrap/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0FF4529E" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F60561" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD0CCB5" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRPr="000B0F56" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="06394E15" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5C96">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6449E75C" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRPr="00B23FA1" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F525A3" w:rsidRPr="00DC689C" w14:paraId="5AE0905D" w14:textId="77777777" w:rsidTr="00604625">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5DF7FC" w14:textId="19846283" w:rsidR="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00F525A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007669DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montag, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>29. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="738F269A" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRPr="00081C54" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C8CA9E" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRPr="00145A37" w:rsidRDefault="00F525A3" w:rsidP="00F525A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2B122149" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1312062A" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="358328EA" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
-[...48 lines deleted...]
-          <w:p w14:paraId="4AAAA4BE" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C56091" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRPr="00145A37" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4616600F" w14:textId="6BD2AE75" w:rsidR="00F525A3" w:rsidRPr="00A74CF1" w:rsidRDefault="00A74CF1" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.00 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Hl. Messe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="637000EE" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRPr="00BF5C96" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F156F" w:rsidRPr="00DC689C" w14:paraId="042A45B2" w14:textId="77777777" w:rsidTr="00145A37">
+      <w:tr w:rsidR="00F525A3" w:rsidRPr="00DC689C" w14:paraId="07D88186" w14:textId="77777777" w:rsidTr="00604625">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1500A037" w14:textId="4369C20D" w:rsidR="008F156F" w:rsidRPr="000528E3" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C70F7D" w14:textId="2926C947" w:rsidR="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00F525A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000528E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">Dienstag, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t>26</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>30. Juni</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419B0065" w14:textId="77777777" w:rsidR="002A26AC" w:rsidRPr="000528E3" w:rsidRDefault="002A26AC" w:rsidP="00F525A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E612A5D" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRPr="00081C54" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...15 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A310E8" w14:textId="6B88B611" w:rsidR="00F525A3" w:rsidRPr="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00F525A3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A26AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>19.00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F525A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F525A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Taizégebet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – miteinander beten und singen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C7332FE" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACC71AD" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...41 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4031F6D4" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6C40C75A" w14:textId="77777777" w:rsidR="008F156F" w:rsidRPr="00B23FA1" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D6FBF4" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRPr="00145A37" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...17 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8CB0C8" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRDefault="00F525A3" w:rsidP="00AF7637">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="396830D1" w14:textId="77777777" w:rsidR="008F156F" w:rsidRDefault="008F156F" w:rsidP="008F156F">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="754B9FBD" w14:textId="77777777" w:rsidR="00604625" w:rsidRDefault="00604625" w:rsidP="00604625">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E110F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Oberpinswang: </w:t>
-[...8 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t>Oberpinswang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="de-AT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689A128A" w14:textId="77777777" w:rsidR="00F525A3" w:rsidRDefault="00604625" w:rsidP="00604625">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t>Hl. Messe</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...1843 lines deleted...]
-          <w:p w14:paraId="6449E75C" w14:textId="77777777" w:rsidR="00AF7637" w:rsidRPr="00B23FA1" w:rsidRDefault="00AF7637" w:rsidP="00AF7637">
+          <w:p w14:paraId="4966CD23" w14:textId="713C0AD8" w:rsidR="00604625" w:rsidRPr="00BF5C96" w:rsidRDefault="00604625" w:rsidP="00604625">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D5728F8" w14:textId="77777777" w:rsidR="00E13033" w:rsidRPr="00D12424" w:rsidRDefault="00E13033" w:rsidP="000528E3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E13033" w:rsidRPr="00D12424" w:rsidSect="00CD6FF6">
@@ -11367,50 +11569,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2052344467">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="621426374">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C02F5C"/>
     <w:rsid w:val="000176C4"/>
     <w:rsid w:val="00020CDA"/>
     <w:rsid w:val="00032683"/>
     <w:rsid w:val="00033EC9"/>
     <w:rsid w:val="00044D19"/>
     <w:rsid w:val="000528E3"/>
     <w:rsid w:val="00053ECD"/>
     <w:rsid w:val="00055232"/>
     <w:rsid w:val="0006643F"/>
     <w:rsid w:val="00080DE8"/>
     <w:rsid w:val="00081C54"/>
     <w:rsid w:val="00082F1B"/>
@@ -11466,50 +11669,52 @@
     <w:rsid w:val="001F5426"/>
     <w:rsid w:val="00201431"/>
     <w:rsid w:val="00223934"/>
     <w:rsid w:val="00223E9C"/>
     <w:rsid w:val="00232501"/>
     <w:rsid w:val="002338E3"/>
     <w:rsid w:val="00235DD1"/>
     <w:rsid w:val="00242260"/>
     <w:rsid w:val="002450B8"/>
     <w:rsid w:val="00250884"/>
     <w:rsid w:val="002511AF"/>
     <w:rsid w:val="00255002"/>
     <w:rsid w:val="00256618"/>
     <w:rsid w:val="00257A4C"/>
     <w:rsid w:val="00257D1E"/>
     <w:rsid w:val="00257F84"/>
     <w:rsid w:val="00261395"/>
     <w:rsid w:val="00261B4F"/>
     <w:rsid w:val="0027233E"/>
     <w:rsid w:val="00275FAA"/>
     <w:rsid w:val="00276D88"/>
     <w:rsid w:val="00283223"/>
     <w:rsid w:val="00286F86"/>
     <w:rsid w:val="00291F1F"/>
     <w:rsid w:val="00292F9B"/>
+    <w:rsid w:val="002A26AC"/>
+    <w:rsid w:val="002B36A1"/>
     <w:rsid w:val="002B7FF5"/>
     <w:rsid w:val="002C29C1"/>
     <w:rsid w:val="002C5D38"/>
     <w:rsid w:val="002D2077"/>
     <w:rsid w:val="002E6AC4"/>
     <w:rsid w:val="002F3576"/>
     <w:rsid w:val="002F4D30"/>
     <w:rsid w:val="00300F95"/>
     <w:rsid w:val="003102C2"/>
     <w:rsid w:val="00317478"/>
     <w:rsid w:val="00322BB2"/>
     <w:rsid w:val="003327B4"/>
     <w:rsid w:val="00342137"/>
     <w:rsid w:val="0034463F"/>
     <w:rsid w:val="00365A7D"/>
     <w:rsid w:val="00373950"/>
     <w:rsid w:val="00375834"/>
     <w:rsid w:val="00382362"/>
     <w:rsid w:val="00394212"/>
     <w:rsid w:val="003970E0"/>
     <w:rsid w:val="003A0015"/>
     <w:rsid w:val="003A1121"/>
     <w:rsid w:val="003A238E"/>
     <w:rsid w:val="003A747F"/>
     <w:rsid w:val="003C102E"/>
@@ -11550,154 +11755,161 @@
     <w:rsid w:val="00501D2F"/>
     <w:rsid w:val="00505290"/>
     <w:rsid w:val="00511625"/>
     <w:rsid w:val="00512130"/>
     <w:rsid w:val="005215DB"/>
     <w:rsid w:val="00536895"/>
     <w:rsid w:val="00537A94"/>
     <w:rsid w:val="0055125F"/>
     <w:rsid w:val="00553027"/>
     <w:rsid w:val="00553FFF"/>
     <w:rsid w:val="00560A4E"/>
     <w:rsid w:val="00561F4D"/>
     <w:rsid w:val="0056392C"/>
     <w:rsid w:val="00563E38"/>
     <w:rsid w:val="00566713"/>
     <w:rsid w:val="0057473E"/>
     <w:rsid w:val="00580D44"/>
     <w:rsid w:val="0058628A"/>
     <w:rsid w:val="005A0DDE"/>
     <w:rsid w:val="005C55B5"/>
     <w:rsid w:val="005D6C9A"/>
     <w:rsid w:val="005E2761"/>
     <w:rsid w:val="005E2EF9"/>
     <w:rsid w:val="005E3B23"/>
     <w:rsid w:val="00602552"/>
+    <w:rsid w:val="00604625"/>
     <w:rsid w:val="00615E3F"/>
     <w:rsid w:val="00617CA4"/>
     <w:rsid w:val="00624B8B"/>
     <w:rsid w:val="00631708"/>
     <w:rsid w:val="006370A3"/>
     <w:rsid w:val="00647905"/>
     <w:rsid w:val="0065118C"/>
     <w:rsid w:val="00653485"/>
     <w:rsid w:val="006572A7"/>
     <w:rsid w:val="006604B4"/>
     <w:rsid w:val="006604CF"/>
     <w:rsid w:val="0066319F"/>
     <w:rsid w:val="006634D2"/>
     <w:rsid w:val="006732F4"/>
     <w:rsid w:val="00680FB0"/>
     <w:rsid w:val="00681803"/>
     <w:rsid w:val="00683E41"/>
     <w:rsid w:val="00697827"/>
     <w:rsid w:val="006B1D22"/>
     <w:rsid w:val="006B62D4"/>
     <w:rsid w:val="006B6C16"/>
     <w:rsid w:val="006C1439"/>
     <w:rsid w:val="006C156A"/>
     <w:rsid w:val="006E49E4"/>
     <w:rsid w:val="006E6A81"/>
     <w:rsid w:val="006E705B"/>
     <w:rsid w:val="006F6FCE"/>
     <w:rsid w:val="007154AF"/>
     <w:rsid w:val="0071609F"/>
     <w:rsid w:val="00722A23"/>
     <w:rsid w:val="0073645E"/>
     <w:rsid w:val="00737059"/>
     <w:rsid w:val="00737CDD"/>
     <w:rsid w:val="0074488D"/>
+    <w:rsid w:val="00746AB2"/>
     <w:rsid w:val="00750FF6"/>
     <w:rsid w:val="00761914"/>
+    <w:rsid w:val="007669DC"/>
     <w:rsid w:val="00770EC7"/>
     <w:rsid w:val="00772229"/>
     <w:rsid w:val="00796E2A"/>
     <w:rsid w:val="007A1A6B"/>
     <w:rsid w:val="007A42C2"/>
     <w:rsid w:val="007B3926"/>
     <w:rsid w:val="007B6612"/>
     <w:rsid w:val="007C0B68"/>
     <w:rsid w:val="007C1263"/>
     <w:rsid w:val="007C254C"/>
     <w:rsid w:val="007C6705"/>
     <w:rsid w:val="007C6B59"/>
     <w:rsid w:val="007D6C2B"/>
     <w:rsid w:val="007E6DD9"/>
     <w:rsid w:val="008205F6"/>
     <w:rsid w:val="00830241"/>
+    <w:rsid w:val="00830764"/>
     <w:rsid w:val="00831128"/>
     <w:rsid w:val="008369FD"/>
     <w:rsid w:val="0084342F"/>
     <w:rsid w:val="00843489"/>
+    <w:rsid w:val="00845E2A"/>
     <w:rsid w:val="00850DA2"/>
     <w:rsid w:val="008637E1"/>
     <w:rsid w:val="00872CC9"/>
     <w:rsid w:val="0088690C"/>
     <w:rsid w:val="0089762B"/>
     <w:rsid w:val="008B0B29"/>
+    <w:rsid w:val="008B5F0D"/>
     <w:rsid w:val="008C6BB0"/>
     <w:rsid w:val="008D1AD2"/>
     <w:rsid w:val="008D354C"/>
     <w:rsid w:val="008D6948"/>
     <w:rsid w:val="008F156F"/>
     <w:rsid w:val="008F4AE2"/>
     <w:rsid w:val="008F5C07"/>
     <w:rsid w:val="009008ED"/>
     <w:rsid w:val="00905F4E"/>
     <w:rsid w:val="00910364"/>
     <w:rsid w:val="0091692E"/>
     <w:rsid w:val="00924719"/>
     <w:rsid w:val="00926B04"/>
     <w:rsid w:val="00932DBD"/>
     <w:rsid w:val="0093357D"/>
     <w:rsid w:val="009353B5"/>
     <w:rsid w:val="0093646C"/>
     <w:rsid w:val="00960FC3"/>
     <w:rsid w:val="009802FA"/>
     <w:rsid w:val="009804F6"/>
     <w:rsid w:val="00983618"/>
     <w:rsid w:val="009A295F"/>
     <w:rsid w:val="009A301B"/>
     <w:rsid w:val="009A7128"/>
     <w:rsid w:val="009C12FE"/>
     <w:rsid w:val="009C4EBB"/>
     <w:rsid w:val="009E06E4"/>
     <w:rsid w:val="009E4A5A"/>
     <w:rsid w:val="009F04FB"/>
     <w:rsid w:val="009F336A"/>
     <w:rsid w:val="00A014C0"/>
     <w:rsid w:val="00A11026"/>
     <w:rsid w:val="00A13068"/>
     <w:rsid w:val="00A26B1F"/>
     <w:rsid w:val="00A35B06"/>
     <w:rsid w:val="00A36F1D"/>
     <w:rsid w:val="00A44B3A"/>
     <w:rsid w:val="00A46033"/>
     <w:rsid w:val="00A47DCC"/>
     <w:rsid w:val="00A56889"/>
     <w:rsid w:val="00A57F7E"/>
     <w:rsid w:val="00A651A6"/>
+    <w:rsid w:val="00A74CF1"/>
     <w:rsid w:val="00AA7C18"/>
     <w:rsid w:val="00AA7CD9"/>
     <w:rsid w:val="00AB17FB"/>
     <w:rsid w:val="00AB1E77"/>
     <w:rsid w:val="00AB3BB7"/>
     <w:rsid w:val="00AC7970"/>
     <w:rsid w:val="00AD3704"/>
     <w:rsid w:val="00AD6738"/>
     <w:rsid w:val="00AE1597"/>
     <w:rsid w:val="00AE164F"/>
     <w:rsid w:val="00AF22DA"/>
     <w:rsid w:val="00AF7637"/>
     <w:rsid w:val="00B23FA1"/>
     <w:rsid w:val="00B34774"/>
     <w:rsid w:val="00B44AEB"/>
     <w:rsid w:val="00B50D55"/>
     <w:rsid w:val="00B53DAF"/>
     <w:rsid w:val="00B56F96"/>
     <w:rsid w:val="00B600CC"/>
     <w:rsid w:val="00B71AD5"/>
     <w:rsid w:val="00B72B16"/>
     <w:rsid w:val="00B74F94"/>
     <w:rsid w:val="00B779C7"/>
     <w:rsid w:val="00B80878"/>
     <w:rsid w:val="00B90646"/>
@@ -11814,50 +12026,51 @@
     <w:rsid w:val="00EA22F3"/>
     <w:rsid w:val="00EB013D"/>
     <w:rsid w:val="00EB3AF8"/>
     <w:rsid w:val="00EB6BBB"/>
     <w:rsid w:val="00EC1E7F"/>
     <w:rsid w:val="00ED03EF"/>
     <w:rsid w:val="00ED2D99"/>
     <w:rsid w:val="00ED3B62"/>
     <w:rsid w:val="00ED75B9"/>
     <w:rsid w:val="00EF409F"/>
     <w:rsid w:val="00EF52D5"/>
     <w:rsid w:val="00EF6E21"/>
     <w:rsid w:val="00F017F5"/>
     <w:rsid w:val="00F037C4"/>
     <w:rsid w:val="00F07723"/>
     <w:rsid w:val="00F100E1"/>
     <w:rsid w:val="00F1431E"/>
     <w:rsid w:val="00F21365"/>
     <w:rsid w:val="00F213D4"/>
     <w:rsid w:val="00F232F8"/>
     <w:rsid w:val="00F24674"/>
     <w:rsid w:val="00F24B22"/>
     <w:rsid w:val="00F27490"/>
     <w:rsid w:val="00F3717F"/>
     <w:rsid w:val="00F377E2"/>
+    <w:rsid w:val="00F525A3"/>
     <w:rsid w:val="00F547FC"/>
     <w:rsid w:val="00F61E5A"/>
     <w:rsid w:val="00F66162"/>
     <w:rsid w:val="00F7680C"/>
     <w:rsid w:val="00F8589F"/>
     <w:rsid w:val="00F937B5"/>
     <w:rsid w:val="00F96B25"/>
     <w:rsid w:val="00FA0E6D"/>
     <w:rsid w:val="00FA61DA"/>
     <w:rsid w:val="00FB2F30"/>
     <w:rsid w:val="00FB43B0"/>
     <w:rsid w:val="00FC790B"/>
     <w:rsid w:val="00FD12C3"/>
     <w:rsid w:val="00FD4E1D"/>
     <w:rsid w:val="00FD538D"/>
     <w:rsid w:val="00FE5FBD"/>
     <w:rsid w:val="00FE67CC"/>
     <w:rsid w:val="00FF61B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -12667,70 +12880,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5F1FEB0-3634-4D15-B46A-8035027A0968}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>451</Words>
-  <Characters>2845</Characters>
+  <Words>454</Words>
+  <Characters>2861</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3290</CharactersWithSpaces>
+  <CharactersWithSpaces>3309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Buero</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>